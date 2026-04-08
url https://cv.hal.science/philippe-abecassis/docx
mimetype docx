--- v0 (2026-03-07)
+++ v1 (2026-04-08)
@@ -469,51 +469,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110, pp.119 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.22263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
@@ -865,282 +865,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médecins généralistes face à la contractualisation de leur rémunération. Des motivations contrastées</w:t>
+                <w:t xml:space="preserve">La justification du dépassement d'honoraire chez les omnipraticiens : une réponse rationnelle à une politique de santé irrationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (5), pp.231-246</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.411-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052994v1</w:t>
+                <w:t xml:space="preserve">hal-02963191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justification du dépassement d'honoraire chez les omnipraticiens : une réponse rationnelle à une politique de santé irrationnelle ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Abécassis</w:t>
+                <w:t xml:space="preserve">Comment les omnipraticiens expliquent-ils leurs pratiques tarifaires ? Quelques paradoxes de la politique de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.27-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.28.27-55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963191v1</w:t>
+                <w:t xml:space="preserve">hal-02956513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les omnipraticiens expliquent-ils leurs pratiques tarifaires ? Quelques paradoxes de la politique de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+                <w:t xml:space="preserve">Les médecins généralistes face à la contractualisation de leur rémunération. Des motivations contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (5), pp.231-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pmp.28.27-55⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02956513v1</w:t>
+                <w:t xml:space="preserve">hal-02052994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets pervers de la politique incitative : l’exemple de l’assurance maladie complémentaire</w:t>
               </w:r>
@@ -2572,312 +2572,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies des banques et des assureurs mutualistes face aux réformes : une comparaison</w:t>
+                <w:t xml:space="preserve">La banque et l’assurance mutuelle confrontées aux réformes : le respect des principes mutualistes en danger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Journées du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Forum Recherche et Régulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098730v1</w:t>
+                <w:t xml:space="preserve">hal-02098728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La banque et l’assurance mutuelle confrontées aux réformes : le respect des principes mutualistes en danger ?</w:t>
+                <w:t xml:space="preserve">Les nouvelles banques et assurances mutualistes entre pragmatisme et idéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Recherche et Régulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">35e Journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098728v1</w:t>
+                <w:t xml:space="preserve">hal-02098727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles banques et assurances mutualistes entre pragmatisme et idéologie</w:t>
+                <w:t xml:space="preserve">Les stratégies des banques et des assureurs mutualistes face aux réformes : une comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e Journées de l'Association d'économie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t>
+              <w:t xml:space="preserve">XVe Journées du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098727v1</w:t>
+                <w:t xml:space="preserve">hal-02098730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conventions médicales : carcan ou porte-parole des médecins ? Une étude lexicométrique (1971-2008)</w:t>
               </w:r>
@@ -3576,51 +3576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7C5C09A"/>
+    <w:nsid w:val="55FB6A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3807,51 +3807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-abecassis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9807-3907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034987932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6709" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.27-55" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Estaintot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Alessandrini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abecassis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-abecassis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9807-3907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034987932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6709" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.27-55" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Estaintot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Alessandrini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abecassis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>