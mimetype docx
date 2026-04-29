--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -606,204 +606,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principes mutualistes confrontés aux modalités de regroupement des organismes complémentaires d’assurance maladie</w:t>
+                <w:t xml:space="preserve">S'installer en ville : l'exemple des jeunes médecins généralistes des Hauts-de-Seine,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 331, pp.60-75</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418416v1</w:t>
+                <w:t xml:space="preserve">hal-02077561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'installer en ville : l'exemple des jeunes médecins généralistes des Hauts-de-Seine,</w:t>
+                <w:t xml:space="preserve">Les principes mutualistes confrontés aux modalités de regroupement des organismes complémentaires d’assurance maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 331, pp.60-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077561v1</w:t>
+                <w:t xml:space="preserve">hal-01418416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse économique de la tarification des actes en médecine générale : quelles conséquences éthiques ?</w:t>
               </w:r>
@@ -865,282 +865,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justification du dépassement d'honoraire chez les omnipraticiens : une réponse rationnelle à une politique de santé irrationnelle ?</w:t>
+                <w:t xml:space="preserve">Les médecins généralistes face à la contractualisation de leur rémunération. Des motivations contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.411-440</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (5), pp.231-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963191v1</w:t>
+                <w:t xml:space="preserve">hal-02052994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les omnipraticiens expliquent-ils leurs pratiques tarifaires ? Quelques paradoxes de la politique de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+                <w:t xml:space="preserve">La justification du dépassement d'honoraire chez les omnipraticiens : une réponse rationnelle à une politique de santé irrationnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.411-440</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956513v1</w:t>
+                <w:t xml:space="preserve">hal-02963191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médecins généralistes face à la contractualisation de leur rémunération. Des motivations contrastées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Abécassis</w:t>
+                <w:t xml:space="preserve">Comment les omnipraticiens expliquent-ils leurs pratiques tarifaires ? Quelques paradoxes de la politique de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.27-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.28.27-55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052994v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets pervers de la politique incitative : l’exemple de l’assurance maladie complémentaire</w:t>
               </w:r>
@@ -1173,51 +1173,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 63 (4), pp.171-194</w:t>
+              <w:t xml:space="preserve">, 2010, 63 (4), pp.171-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2572,312 +2572,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La banque et l’assurance mutuelle confrontées aux réformes : le respect des principes mutualistes en danger ?</w:t>
+                <w:t xml:space="preserve">Les stratégies des banques et des assureurs mutualistes face aux réformes : une comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Recherche et Régulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">XVe Journées du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098728v1</w:t>
+                <w:t xml:space="preserve">hal-02098730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles banques et assurances mutualistes entre pragmatisme et idéologie</w:t>
+                <w:t xml:space="preserve">La banque et l’assurance mutuelle confrontées aux réformes : le respect des principes mutualistes en danger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e Journées de l'Association d'économie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t>
+              <w:t xml:space="preserve">Forum Recherche et Régulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098727v1</w:t>
+                <w:t xml:space="preserve">hal-02098728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies des banques et des assureurs mutualistes face aux réformes : une comparaison</w:t>
+                <w:t xml:space="preserve">Les nouvelles banques et assurances mutualistes entre pragmatisme et idéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Journées du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">35e Journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098730v1</w:t>
+                <w:t xml:space="preserve">hal-02098727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conventions médicales : carcan ou porte-parole des médecins ? Une étude lexicométrique (1971-2008)</w:t>
               </w:r>
@@ -3576,51 +3576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55FB6A6A"/>
+    <w:nsid w:val="96754AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3807,51 +3807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-abecassis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9807-3907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034987932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6709" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.27-55" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Estaintot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Alessandrini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abecassis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-abecassis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9807-3907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034987932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6709" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.27-55" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Estaintot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Alessandrini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abecassis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>