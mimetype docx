--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -606,204 +606,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'installer en ville : l'exemple des jeunes médecins généralistes des Hauts-de-Seine,</w:t>
+                <w:t xml:space="preserve">Les principes mutualistes confrontés aux modalités de regroupement des organismes complémentaires d’assurance maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 331, pp.60-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077561v1</w:t>
+                <w:t xml:space="preserve">hal-01418416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principes mutualistes confrontés aux modalités de regroupement des organismes complémentaires d’assurance maladie</w:t>
+                <w:t xml:space="preserve">S'installer en ville : l'exemple des jeunes médecins généralistes des Hauts-de-Seine,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 331, pp.60-75</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418416v1</w:t>
+                <w:t xml:space="preserve">hal-02077561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse économique de la tarification des actes en médecine générale : quelles conséquences éthiques ?</w:t>
               </w:r>
@@ -3576,51 +3576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96754AE8"/>
+    <w:nsid w:val="C84BCACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3807,51 +3807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-abecassis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9807-3907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034987932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6709" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.27-55" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Estaintot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Alessandrini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abecassis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-abecassis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9807-3907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034987932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6709" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.27-55" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Estaintot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Alessandrini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abecassis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>