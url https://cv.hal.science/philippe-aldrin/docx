--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -202,3060 +202,3198 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La catégorie professionnelle comme fausse évidence vraie Dépasser les usages incidents de la “profession” dans l’écriture sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du travail et des professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2026, 978-2-200-64316-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05541586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le vote dans tous ses contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif ALCOV. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les contextes du vote : l'ancrage social des pratiques électorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2025, 978-2-7574-4505-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1579b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Contextes et habitus. Quelques propositions pour les sciences sociales du vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Agrikoliansky; Catherine Achin; Lorenzo Barrault-Stella; Kévin Geay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre social et désordre électoral. Une sociologie du vote de 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.335-351, 2023, Espaces politiques, 978-2-7574-3989-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Une sociologie du vote à hauteur d’électrices et d’électeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre social et désordre électoral. Une sociologie du vote de 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail du vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre social, désordre électoral Une sociologie du vote de 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-227, 2023, 978-2-7574-3989-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04549417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualiser les dispositions électorales : enjeux théoriques et questions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre social et désordre électoral. Une sociologie du vote de 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-66, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistible professionnalisation du tiers secteur de l’action publique transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille - PUAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société civile au travail. Le professionnalisme irrésolu de l’action transnationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.13-31, 2022, Droits, Pouvoirs, Sociétés, 9782731412277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04033243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheur de terrain : une profession à l'autonomie menacée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enquête en danger. Vers un nouveau régime de surveillance dans les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.23-52, 2022, 978-2-200-63324-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03585582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois bureaucraties pour une politique. Porte-parolat et mise en représentation de « l’Europe » dans ses années de fondation (1952-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Hayat; Nicolas Kaciaf; Cédric Passard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le porte-parole. Fondements et métamorphoses d'un rôle politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-160, 2022, 9782757437148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03703533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Chercheur de terrain : une profession à l’autonomie menacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
-[...37 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enquête en danger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.23-52, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03906501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manifestations discrètes de la domestication partisane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Petitfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Aldrin; Pierre Fournier; Vincent Geisser; Yves Mirman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enquête en danger. Vers un nouveau régime de surveillance dans les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.145-169, 2022, Sociologia, 978‑2-200‑63324‑0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04033246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence, Asma, Stéphane, Lucien et les autres… Portraits de Français en électeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voter par temps de crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.7-33, 2021, 978-2-13-083025-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.aldri.2021.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçons de 2017 : ce que les portraits nous apprennent d’une élection singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Leveque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voter par temps de crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.333-363, 2021, 978-2-13-083025-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.aldri.2021.01.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Democracy by Proxy to Stakeholder Democracy. The Changing Faces of an EU Founding Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Foret and Oriane Calligaro (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Values: Challenges and Opportunities for EU Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routeledge, 2018, Studies on Government and the European Union</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01931779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que faire parler de politique veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Buton, Patrick Lehingue, Nicolas Mariot, Sabine Rozier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> L’ordinaire du politique. Enquête sur les rapports profanes au politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-321, 2016, 978-2-7574-1473-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.28185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01572124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que faire parler de politique veut dire - Remarques sur la relation d’entretien et le parler politique à partir d’une enquête sur le rapport ordinaire à l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Buton; Nicolas Mariot; Sabine Rozier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordinaire du politique: enquêtes sur les rapports profanes au politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.297-320, 2016, 978-2-7574-1473-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie politique pour les alternances au pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de l'alternance. Sociologie des changements (de) politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01285375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler au nom de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiations de l'Europe politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-76, 2014, 9782868209016</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01083186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les affaires publiques européennes, un monde de médiations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Médiations de l'Europe politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, p. 15-31, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01121036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler au nom de l'Europe. Luttes d'institutions et conflits de légitimités pour le porte-parolat de « l'Union »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Aldrin, Nicolas Hubé, Caroline Ollivier-Yaniv, Jean-Michel Utard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiations de l'Europe politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, 2014</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-76, 2014, 9782868209016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique n'est plus ce qu'elle était, la communication non plus.Pour un changement de perspective sur le travail de légitimation politique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de la communication publique. Légitimation et fabrique symbolique du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014, Les mondes de la communication publique, 978-2-7535-2889-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01081530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème de la représentation des groupes sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pratiques de la représentation politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes,, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01758825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot; société civile européenne &amp;quot;, entre idéal démocratique et contingences politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Larcier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement européen après Lisbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.183-226, 2013, Dossiers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00795216v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The World of European Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave MacMillan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Field of eurocracy. Mapping the EU Staff and professionals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, pp.72-98, 2013, "European Administrative Governance" Series, 978-1137294692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00859413v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique n'est plus ce qu'elle était, la communication non plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de la communication publique. Légitimation et fabrication symbolique du politique, Aldrin P., Hubé N., Ollivier-Yanniv C., Utard J.M., Dir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.17, 2013, 2753528896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00931995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines perdues du consentement populaire en France. Quelques réflexions de politiste sur le vote d’avril 1860 à Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Berthier; Marc Ortolani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consentements des populations, plébiscites et changements de souveraineté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serre Éditeur, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ministère de l'imprévisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique sans avoir l'air. Aspects de la politique informelle, XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.103-116, 2012, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00765700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producteurs, courtiers et experts de l'information européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le champ de l'Eurocratie. Une sociologie politique du personnel de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.151-181, 2012, Études politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00681785v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talking About Europe: Techniques and Resources in the Formulation of Opinions on the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECPR Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-142, 2011, 978-1907301599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Eurobarometres, entre science et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe des Européens. Enquête comparative sur les perceptions de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.20, 2011, Etudes politiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586156v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eurobarometer and the making of european opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPCR, pp.17-34, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00868867v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Façons de parler d'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine De Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe des Européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.149-174, 2010, Études politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00646474v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From an Instrument To The Instrumentalization of &amp;quot;European Opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manchester University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Political Sociology of The European Union. Reassessing Constructivism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manchester University Press - Palgrave MacMillan, pp.206-224, 2010, Europe In Change</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00512309v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les permanents dans le monde des socialistes. Economie symbolique et désenchantement des emplois salariés au siège national du PS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEFEBVRE (R.), SAWICKI (F.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des socialistes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.15-23, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3265,3269 +3403,3396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Encore de gauche… malgré tout » — Les ressorts d’un attachement politisé au métier chez les professeur·es des écoles du public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, https://journals.openedition.org/nrt/19502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13uo3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un 4 août… en novembre. Le jour où le corps de la presse internationale à Bruxelles perdit ses privilèges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European integration history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (2), pp.237-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5771/0947-9511-2025-2-237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05520227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des petits actionnaires du système — Dire sa condition d’électeur·trice au milieu et au bas du milieu de l’espace social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°232-233 (2), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.232.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02902247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec la politique. Novices, amateurs et intermittents en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 128 (128), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.128.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02531912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with politics. Novices, amateurs, and part-timers in politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.128.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les lisières. Une sociologie des acteurs secondaires de la politique dans?deux petites villes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 128 (4), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.128.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02531913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement des Gilets jaunes : un apprentissage en pratique(s) de la politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Challier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Della Sudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fillieule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Faire avec la politique. Novices, amateurs et intermittents en politique, 128, pp.143-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.128.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02513008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Union, A Stakeholders' Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.162.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01758787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les rumeurs : mission impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03167343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Union européenne, une démocratie de stakeholders — Des laboratoires du participationnisme à l’expérimentation démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (2), pp.125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.162.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03193619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2 (2), pp.125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.162.0125⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.162.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01758800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;société civile&amp;quot; au microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (6), pp.114-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00681791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elle se plaisait à inonder les peuples de mille rumeurs diverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.78-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir les ambassadeurs de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.95-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimer l'Europe sans Bruxelles ? Un regard sur les petits entrepreneurs d'Europe, entre décentrement et recentrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.7-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.034.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impensé social des rumeurs politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 92, pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00512308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention de l'opinion publique européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (89), pp.79-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00765692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les permanents sont-ils des militants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46-47, pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'UNION EUROPEENNE FACE A L'OPINION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7, pp.13-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00512269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si près, si loin du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 89, pp.25-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00512267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il n'y a pas que la vérité qui compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 163, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parfums du scandale. Les questions que la rumeur pose à la science politique (et inversement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CREDAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'accommoder du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 16 (64), pp.177-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les rumeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50, pp.126-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (13)</w:t>
+        <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contextes du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif ALCOV. Presses universitaires du Septentrion, pp.368, 2025, 978-2-7574-4505-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1579q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre social, désordre électoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses du Septentrion, 432 p., 2023, Espaces politiques, 978-2-7574-3989-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04329265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre social et désordre électoral. Une sociologie du vote de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la communication politique. 2e édition revue et augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-8073-4117-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03864821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société civile au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille - PUAM. , 2022, 9782731412277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête en danger. Vers un nouveau régime de surveillance dans les sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mirman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 379 p., 2022, 978-2-200-63324-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter par temps de crise : portraits d'électrices et d'électeurs ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Presses du Septentrion, 432 p., 2023, Espaces politiques, 978-2-7574-3989-0</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 2021, 978-2-13-083025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ordre social et désordre électoral. Une sociologie du vote de 2017</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Political Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01758817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la communication politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ouvertures politiques, 9782807308633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.aldri.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02484504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de l'alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Croquant, 2016, Annie Collowald, Brigitte Gaïti, 9782365120784</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01290912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de l’alternance. Sociologie des changements (de) politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du croquant, pp.412, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médiations de l'Europe politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782807341173</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Utard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Strasbourg, 2014, 9782868209016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01121073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de la communication publique : Légitimation et fabrique symbolique du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 379 p., 2022, 978-2-200-63324-0</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Utard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782753528895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de la communication publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Utard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.190, 2013, 2753528896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.71750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...677 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00931951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6537,179 +6802,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ambivalent politicisation of European communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistible politisation de la communication europénne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00512272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6719,1164 +6984,1164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séance 5 – Journée d’étude - Étudier les mondes professionnels avec Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Revisiter le travail sociologique de Pierre Bourdieu"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séance 5,5 – La sociologie en quête d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire MMSH Inter-Laboratoires "Images du Politique, politiques de l'image" / "Revisiter le travail sociologique de Pierre Bourdieu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séance 3 - Saisir l’action et les interactions en contextes. Habitus et pratiques des agents sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Revisiter le travail sociologique de Pierre Bourdieu"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séance 6 - Journée d’étude - Étudier les champs de l’action publique avec Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MMSH Inter-Laboratoires "Images du Politique, politiques de l'image" / "Revisiter le travail sociologique de Pierre Bourdieu"</w:t>
+              <w:t xml:space="preserve">"Revisiter le travail sociologique de Pierre Bourdieu"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séance 4 - Les sciences sociales dans la Cité. Interventions/interpellations des sciences sociales &amp; « sociologie publique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Revisiter le travail sociologique de Pierre Bourdieu"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séance 2 - Reconstruire la société et les mondes sociaux. Espace social, champs et capitaux spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Revisiter le travail sociologique de Pierre Bourdieu"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séance 1 - Repenser la science sociologique. Une conception du travail sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Revisiter le travail sociologique de Pierre Bourdieu"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations professionnelles et dispositions politiques. Ce que veut dire sociologiquement la variable “profession”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études ANR Alcov Analyse Localisée et comparative du Vote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quadrature du triangle. Pourquoi et comment les institutions du pouvoir européen se disputent le porte-parolat de ‘la communauté’ (1957-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Porter la parole »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Lille, Jan 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse du « moment participatif » européen. La politique européenne de l’opinion saisie par le participationnisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication, une science de gouvernement comme les autres. Jalons pour un renversement paradigmatique de l’analyse des acteurs et dispositifs de légitimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès international des associations francophones de Science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la professionnalisation de la politique fait aux militants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier, s'identifier - Faire avec, faire contre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lausanne, Suisse. pp.28-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les permanents dans le monde des socialistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des socialistes français Journée d'études organisée par Rémi Lefebvre et Frédéric Sawicki (CERAPS, CNRS-Lille 2), Institut d'Études Politiques de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00628311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du militant professionnel au salarié encarté. L'identité partisane des collaborateurs salariés du siège du PS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier, s'identifier – Faire avec, faire contre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lausanne, Suisse. pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7886,318 +8151,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation - DicoPart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace public européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la gouvernance européenne Dir. Véronique CHARLÉTY, Michel MANGENOT, Christian MESTRE, Sylvain SCHIRMANN (dir.),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04048478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurobaromètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des acteurs de l’Europe Dir. Hélène MICHEL, Élisabeth LAMBERT ABDELGAWAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04048475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03848831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8207,350 +8472,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 128 (4), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04048278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'État participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5 (2), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04048294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5 (2), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02446913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir l’Europe en actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Dakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (2), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04048286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8560,369 +8825,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginer le Visual Turn de la science politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien O’miel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche empêchée... Quand l’autonomie des universités menace l’autonomie des universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04064024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’angle mort des sondages ou ce que voter veut (encore) dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04064083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rumeurs et notre nouveau régime médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04449935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8990,51 +9255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3819372D"/>
+    <w:nsid w:val="B4E2051D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9221,51 +9486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-aldrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3958-6972" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059831499" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549417v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033243v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100858600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitfils" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0333" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/28185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100056210" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.28185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100567810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795216v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859413v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765700v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681785v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpr.eu/Shop/ShopProductInfo?productID=101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868867v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586156v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646474v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine De Lassalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512309v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uo3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2025-2-237" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vannetzel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758787v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.162.0125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.162.0009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681791v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626364v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626312v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341296v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807341173-introduction-la-communication-politique" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807308633-introduction-la-communication-politique" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.aldri.2017.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hube" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7228/les-mondes-de-la-communication-publique" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71750" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009295v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009292v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03055031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03869450v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03869436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341766v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barboni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048475v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118025v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064024v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449935v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-aldrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3958-6972" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059831499" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549417v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033243v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100858600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitfils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0333" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100056210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.28185" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/28185" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100567810" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795216v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859413v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765700v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681785v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpr.eu/Shop/ShopProductInfo?productID=101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586156v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868867v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646474v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine De Lassalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512309v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uo3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2025-2-237" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vannetzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0143" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.162.0125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.162.0009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681791v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626364v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626312v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341296v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329265v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807341173-introduction-la-communication-politique" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521634v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807308633-introduction-la-communication-politique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.aldri.2017.01" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hube" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7228/les-mondes-de-la-communication-publique" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71750" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009299v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03055031v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03869450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03869436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barboni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283240v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848831v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>