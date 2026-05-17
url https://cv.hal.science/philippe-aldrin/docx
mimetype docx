--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -922,504 +922,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chercheur de terrain : une profession à l'autonomie menacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mirman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enquête en danger. Vers un nouveau régime de surveillance dans les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.23-52, 2022, 978-2-200-63324-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03585582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La résistible professionnalisation du tiers secteur de l’action publique transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille - PUAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société civile au travail. Le professionnalisme irrésolu de l’action transnationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.13-31, 2022, Droits, Pouvoirs, Sociétés, 9782731412277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04033243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois bureaucraties pour une politique. Porte-parolat et mise en représentation de « l’Europe » dans ses années de fondation (1952-1967)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuel Hayat; Nicolas Kaciaf; Cédric Passard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le porte-parole. Fondements et métamorphoses d'un rôle politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-160, 2022, 9782757437148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03703533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Chercheur de terrain : une profession à l’autonomie menacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chercheur de terrain : une profession à l'autonomie menacée</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mirman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enquête en danger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.23-52, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manifestations discrètes de la domestication partisane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Petitfils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Aldrin; Pierre Fournier; Vincent Geisser; Yves Mirman. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enquête en danger. Vers un nouveau régime de surveillance dans les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.23-52, 2022, 978-2-200-63324-0</w:t>
-[...300 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.145-169, 2022, Sociologia, 978‑2-200‑63324‑0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1721,234 +1721,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01931779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que faire parler de politique veut dire - Remarques sur la relation d’entretien et le parler politique à partir d’une enquête sur le rapport ordinaire à l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Buton; Nicolas Mariot; Sabine Rozier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordinaire du politique: enquêtes sur les rapports profanes au politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-320, 2016, 978-2-7574-1473-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que faire parler de politique veut dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Buton, Patrick Lehingue, Nicolas Mariot, Sabine Rozier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> L’ordinaire du politique. Enquête sur les rapports profanes au politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-321, 2016, 978-2-7574-1473-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.28185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.28185⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01572124v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04607658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie politique pour les alternances au pouvoir</w:t>
               </w:r>
@@ -2036,125 +2036,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01285375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler au nom de l'Europe</w:t>
+                <w:t xml:space="preserve">Parler au nom de l'Europe. Luttes d'institutions et conflits de légitimités pour le porte-parolat de « l'Union »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Aldrin, Nicolas Hubé, Caroline Ollivier-Yaniv, Jean-Michel Utard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiations de l'Europe politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-76, 2014, 9782868209016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler au nom de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiations de l'Europe politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01083186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les affaires publiques européennes, un monde de médiations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2170,156 +2269,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Médiations de l'Europe politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, p. 15-31, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01121036v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-01846178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique n'est plus ce qu'elle était, la communication non plus.Pour un changement de perspective sur le travail de légitimation politique.</w:t>
               </w:r>
@@ -3005,328 +3005,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The eurobarometer and the making of european opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perceptions of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPCR, pp.17-34, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00868867v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Eurobarometres, entre science et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Gaxie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe des Européens. Enquête comparative sur les perceptions de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.20, 2011, Etudes politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00586156v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The eurobarometer and the making of european opinion</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From an Instrument To The Instrumentalization of &amp;quot;European Opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manchester University Press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptions of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPCR, pp.17-34, 2011</w:t>
+              <w:t xml:space="preserve">A Political Sociology of The European Union. Reassessing Constructivism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manchester University Press - Palgrave MacMillan, pp.206-224, 2010, Europe In Change</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00512309v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façons de parler d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine De Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe des Européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.149-174, 2010, Études politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00646474v3</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00512309v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les permanents dans le monde des socialistes. Economie symbolique et désenchantement des emplois salariés au siège national du PS</w:t>
               </w:r>
@@ -3866,51 +3866,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les lisières. Une sociologie des acteurs secondaires de la politique dans?deux petites villes françaises</w:t>
+                <w:t xml:space="preserve">Dans les lisières. Une sociologie des acteurs secondaires de la politique dans 2 petites villes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
@@ -4091,187 +4091,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02513008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lutter contre les rumeurs : mission impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03167343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">European Union, A Stakeholders' Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (2), pp.125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.162.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.162.0125⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01758787v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03167343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Union européenne, une démocratie de stakeholders — Des laboratoires du participationnisme à l’expérimentation démocratique</w:t>
               </w:r>
@@ -4293,51 +4293,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (2), pp.125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.162.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03193619v1</w:t>
@@ -5752,1012 +5752,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La société civile au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille - PUAM. , 2022, 9782731412277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction à la communication politique. 2e édition revue et augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-8073-4117-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Boeck</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-8073-4117-3</w:t>
+                <w:t xml:space="preserve">halshs-03864821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête en danger. Vers un nouveau régime de surveillance dans les sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mirman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 379 p., 2022, 978-2-200-63324-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter par temps de crise : portraits d'électrices et d'électeurs ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille - PUAM. , 2022, 9782731412277</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 2021, 978-2-13-083025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'enquête en danger. Vers un nouveau régime de surveillance dans les sciences sociales</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Political Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 379 p., 2022, 978-2-200-63324-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01758817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la communication politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ouvertures politiques, 9782807308633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.aldri.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02484504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de l'alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">Le Croquant, 2016, Annie Collowald, Brigitte Gaïti, 9782365120784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01290912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de l’alternance. Sociologie des changements (de) politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du croquant, pp.412, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de la communication publique : Légitimation et fabrique symbolique du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Utard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782753528895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médiations de l'Europe politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Utard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Strasbourg, 2014, 9782868209016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01121073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de la communication publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...298 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...46 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...161 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.190, 2013, 2753528896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.71750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6829,51 +6829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ambivalent politicisation of European communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6904,51 +6904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistible politisation de la communication europénne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6992,125 +6992,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séance 5 – Journée d’étude - Étudier les mondes professionnels avec Bourdieu</w:t>
+                <w:t xml:space="preserve">Séance 3 - Saisir l’action et les interactions en contextes. Habitus et pratiques des agents sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Revisiter le travail sociologique de Pierre Bourdieu"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séance 5 – Journée d’étude - Étudier les mondes professionnels avec Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Revisiter le travail sociologique de Pierre Bourdieu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séance 5,5 – La sociologie en quête d’images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7126,139 +7208,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire MMSH Inter-Laboratoires "Images du Politique, politiques de l'image" / "Revisiter le travail sociologique de Pierre Bourdieu"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009297v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05009293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séance 6 - Journée d’étude - Étudier les champs de l’action publique avec Bourdieu</w:t>
               </w:r>
@@ -8908,216 +8908,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans l’angle mort des sondages ou ce que voter veut (encore) dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04064083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche empêchée... Quand l’autonomie des universités menace l’autonomie des universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fournier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04064024v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-04064083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rumeurs et notre nouveau régime médiatique</w:t>
               </w:r>
@@ -9255,51 +9255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4E2051D"/>
+    <w:nsid w:val="FE683646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9486,51 +9486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-aldrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3958-6972" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059831499" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549417v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033243v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100858600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitfils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0333" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100056210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.28185" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/28185" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100567810" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795216v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859413v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765700v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681785v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpr.eu/Shop/ShopProductInfo?productID=101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586156v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868867v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646474v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine De Lassalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512309v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uo3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2025-2-237" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vannetzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0143" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.162.0125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.162.0009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681791v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626364v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626312v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341296v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329265v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807341173-introduction-la-communication-politique" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521634v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807308633-introduction-la-communication-politique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.aldri.2017.01" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hube" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7228/les-mondes-de-la-communication-publique" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71750" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009299v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03055031v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03869450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03869436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barboni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283240v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848831v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-aldrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3958-6972" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059831499" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549417v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033243v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100858600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitfils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0333" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/28185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100056210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.28185" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100567810" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795216v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859413v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765700v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681785v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpr.eu/Shop/ShopProductInfo?productID=101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868867v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586156v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512309v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646474v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine De Lassalle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uo3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2025-2-237" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vannetzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0143" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.162.0125" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.162.0009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681791v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626364v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626312v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341296v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329265v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807341173-introduction-la-communication-politique" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521634v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807308633-introduction-la-communication-politique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.aldri.2017.01" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hube" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7228/les-mondes-de-la-communication-publique" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71750" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009295v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009297v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009299v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03055031v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03869450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03869436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barboni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283240v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848831v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>