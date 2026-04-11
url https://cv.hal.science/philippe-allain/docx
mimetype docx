--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -315,4237 +315,4237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Function and Huntington’s Disease: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations du jury de la conférence de consensus sur l’interprétation et la communication des scores en neuropsychologie (Paris, 22 novembre 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Guillot</w:t>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Giulia Dormal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Verny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fleurion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11065-025-09679-1⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465962v1</w:t>
+                <w:t xml:space="preserve">hal-05335082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of tetrabenazine, tiapride and olanzapine in Huntington’s disease: a one-year French randomized multicenter study (Neuro-HD)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memory Function and Huntington’s Disease: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
+                <w:t xml:space="preserve">Justin Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.108017⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11065-025-09679-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240794v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of tetrabenazine, tiapride and olanzapine in Huntington’s disease: a one-year French randomized multicenter study (Neuro-HD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Youssov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Willems</w:t>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Slama</w:t>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Degraeve</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Radiguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">George Michael</w:t>
+                <w:t xml:space="preserve">Isabelle Benatru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0825⟩</w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.108017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.108017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335074v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of virtual reality mindfulness on cognition and well-being in ALS: A randomized trial protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Faure-de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Faure-de Baets</w:t>
+                <w:t xml:space="preserve">Jeremy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Besnard</w:t>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 152, pp.107876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cct.2025.107876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of social cognition in patients with amyotrophic lateral sclerosis: protocol for a cross-sectional comparative study at Angers University Hospital</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Cassereau</w:t>
+                <w:t xml:space="preserve">L’interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Emmelin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hichem Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Radiguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-097543⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465504v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of social cognition impairments in patients with amyotrophic lateral sclerosis: How can it be improved? A systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Assessment of social cognition in patients with amyotrophic lateral sclerosis: protocol for a cross-sectional comparative study at Angers University Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Faure-de Baets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Allain</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cassereau</w:t>
+                <w:t xml:space="preserve">Etienne Emmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.e097543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-097543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465514v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations du jury de la conférence de consensus sur l’interprétation et la communication des scores en neuropsychologie (Paris, 22 novembre 2024)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of social cognition impairments in patients with amyotrophic lateral sclerosis: How can it be improved? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belin</w:t>
+                <w:t xml:space="preserve">B. Vovard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Faure-de Baets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Dormal</w:t>
+                <w:t xml:space="preserve">P. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Favre</w:t>
+                <w:t xml:space="preserve">P. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fleurion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.141-151. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335082v1</w:t>
+                <w:t xml:space="preserve">hal-05465514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cognition in adult survivors of brain tumors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest of a Hospital-Based Geriatric Living Lab among Inpatients with Neurocognitive Disorders: The ALLEGRIA Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Menei</w:t>
+                <w:t xml:space="preserve">Frédéric Noublanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roualdes</w:t>
+                <w:t xml:space="preserve">Grégory Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Seizeur</w:t>
+                <w:t xml:space="preserve">Lena Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2024.2309246⟩</w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000538144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654596v1</w:t>
+                <w:t xml:space="preserve">hal-04618665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Interaction Techniques Affect Workload in a Virtual Environment During Multitasking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Banville</w:t>
+                <w:t xml:space="preserve">Social cognition in adult survivors of brain tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Seizeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/pres_a_00430⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (3), pp.160-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2024.2309246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934907v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Virtual Reality to the Reproduction of Social Interaction Characteristics in Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jollivet</w:t>
+                <w:t xml:space="preserve">How Interaction Techniques Affect Workload in a Virtual Environment During Multitasking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Banville</w:t>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33, pp.221-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/pres_a_00424⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 33, pp.389-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/pres_a_00430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792398v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 20-item dysexecutive questionnaire after severe traumatic brain injury: Distribution of the total score and its significance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of Virtual Reality to the Reproduction of Social Interaction Characteristics in Neuropsychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jourdan</w:t>
+                <w:t xml:space="preserve">Maxime Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ruet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09602011.2024.2387065⟩</w:t>
+              <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.221-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/pres_a_00424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04681195v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of physical and cognitive training for subcortical neurodegenerative diseases with physical, cognitive and behavioral symptoms: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Godard</w:t>
+                <w:t xml:space="preserve">The 20-item dysexecutive questionnaire after severe traumatic brain injury: Distribution of the total score and its significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Câmara-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+                <w:t xml:space="preserve">Georges Dellatolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Menetrier</w:t>
+                <w:t xml:space="preserve">Claire Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10072-024-07808-x⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2024.2387065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744665v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04681195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of a Hospital-Based Geriatric Living Lab among Inpatients with Neurocognitive Disorders: The ALLEGRIA Cross-Sectional Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Ben-Sadoun</w:t>
+                <w:t xml:space="preserve">Combinations of physical and cognitive training for subcortical neurodegenerative diseases with physical, cognitive and behavioral symptoms: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Carcreff</w:t>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Emmanuelle Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000538144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10072-024-07808-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618665v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Adult Primary Brain Tumor Survivors’ Behavioral Executive Functions, Health Related Quality of Life and their Caregivers’ Health Related Quality : A cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Ten euros now” temporal discounting in Huntington disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Cantisano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prundean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2023.2190596⟩</w:t>
+              <w:t xml:space="preserve">Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (8), pp.2763-2771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10072-023-06775-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239320v1</w:t>
+                <w:t xml:space="preserve">hal-04819142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles, évaluations et rééducations de la cognition sociale : quelles spécificités pour les patients traumatisés crâniens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Garzon-Hérédia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lys Merhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.169-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/nrp.2023.0760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between Adult Primary Brain Tumor Survivors’ Behavioral Executive Functions, Health Related Quality of Life and their Caregivers’ Health Related Quality : A cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lackmy-Vallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Preuilh</w:t>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Seizeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (10), pp.2860-2871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2023.2190596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086636v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory in Social Interactions: The Effects of Introspection on Destination Memory in Traumatic Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khamaysa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed A Moustafa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lackmy-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Preuilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci13091250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229742v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination Memory for Self-Related Information: When I Tell Elvis Presley about My Favorite Food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Memory in Social Interactions: The Effects of Introspection on Destination Memory in Traumatic Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13091250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2022.2133295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04538787v1</w:t>
+                <w:t xml:space="preserve">hal-04229742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“What Did I Tell This Sad Person?”: Memory for Emotional Destinations in Korsakoff’s Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Destination Memory for Self-Related Information: When I Tell Elvis Presley about My Favorite Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12051919⟩</w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (5), pp.421-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2022.2133295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229805v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ten euros now” temporal discounting in Huntington disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">“What Did I Tell This Sad Person?”: Memory for Emotional Destinations in Korsakoff’s Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Ndobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (8), pp.2763-2771. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.1919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10072-023-06775-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm12051919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819142v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The talking eyes : Pupillometry to index verbal fluency in normal aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Empathy of individuals with Alzheimer’s disease (AD) toward other AD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clineuro.2022.107525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (4), pp.293-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2022.2110573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834674v1</w:t>
+                <w:t xml:space="preserve">hal-03796485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Who will I be?”: The future of the self as described by Alzheimer's disease (AD) patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Does Sex Matter? High Semantic Autobiographical Retrieval in Women and Men With Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geriatric Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gerinurse.2022.04.016⟩</w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.003329412211302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00332941221130223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257993v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Sickness” Memory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
+                <w:t xml:space="preserve">Frontal lobe functions in schizophrenia: Interest of the Stuss approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise M'Barek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Legros-Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Fiegl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.105878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WAD.0000000000000501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04278974v1</w:t>
+                <w:t xml:space="preserve">hal-04836064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation de la capacité de consentement sexuel chez les personnes âgées souffrant de démence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Potard</w:t>
+                <w:t xml:space="preserve">The talking eyes : Pupillometry to index verbal fluency in normal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0997⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 223, pp.107525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clineuro.2022.107525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746928v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between executive functioning and health-related quality of life in adult survivors of brain tumor and matched healthy controls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romuald Seizeur</w:t>
+                <w:t xml:space="preserve">“Who will I be?”: The future of the self as described by Alzheimer's disease (AD) patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2022.2040432⟩</w:t>
+              <w:t xml:space="preserve">Geriatric Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gerinurse.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593948v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“My sympathetic clinician”: perception of sympathy by patients with Alzheimer’s disease increases when asked to provide autobiographical memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The “Sickness” Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-021-02056-x⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4), pp.362-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WAD.0000000000000501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636627v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Theory of Mind and Attachment Styles in Emerging Adulthood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Henry</w:t>
+                <w:t xml:space="preserve">L’évaluation de la capacité de consentement sexuel chez les personnes âgées souffrant de démence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adult Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10804-022-09399-3⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746938v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Covid-19 and mental health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+                <w:t xml:space="preserve">Relationships between executive functioning and health-related quality of life in adult survivors of brain tumor and matched healthy controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Seizeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/md.0000000000029145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (10), pp.980-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2022.2040432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278933v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social commitment toward prospective memory tasks in cognitively impaired non-demented individuals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+                <w:t xml:space="preserve">Relationships between Theory of Mind and Attachment Styles in Emerging Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23279095.2020.1799791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adult Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.179 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10804-022-09399-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796536v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological assessment of patients with alzheimer’s Disease in the presence or absence of spouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On Covid-19 and mental health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23279095.2021.2023811⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (18), pp.e29145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/md.0000000000029145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279000v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathy of individuals with Alzheimer’s disease (AD) toward other AD patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">“My sympathetic clinician”: perception of sympathy by patients with Alzheimer’s disease increases when asked to provide autobiographical memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2022.2110573⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-021-02056-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796485v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Sex Matter? High Semantic Autobiographical Retrieval in Women and Men With Alzheimer’s Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Social commitment toward prospective memory tasks in cognitively impaired non-demented individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00332941221130223⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.643-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2020.1799791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257940v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal lobe functions in schizophrenia: Interest of the Stuss approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Legros-Lafarge</w:t>
+                <w:t xml:space="preserve">Neuropsychological assessment of patients with alzheimer’s Disease in the presence or absence of spouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Fiegl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 160, pp.105878. </w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2021.2023811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836064v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to deal with the consent of adults with cognitive impairment involved in European geriatric living labs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noublanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4622,90 +4622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and social memory: High source and destination memory in extroverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62 (3), pp.436-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4739,77 +4739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discounted future: Relationship between temporal discounting and future thinking in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4856,103 +4856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of the French Dimensional Apathy Scale (f-DAS) to assess apathy in schizophrenia: Properties and profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise M'Barek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Noquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legros-Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 294, pp.181-188. </w:t>
@@ -4990,90 +4990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Destination Memory for Emotionally Incongruent Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 134 (4), pp.405-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5107,103 +5107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Exhaustion in Geriatric Healthcare Professionals During the COVID-19 Second Lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (4), pp.1-8. </w:t>
@@ -5241,77 +5241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuing Prospective Memory With Smartphone-Based Calendars in Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Gallouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5482,364 +5482,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La vie en rose”: a positive shift of autobiographical memory in Alzheimer’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Theory of Mind Impairments Highlighted With an Ecological Performance-Based Test Indicate Behavioral Executive Deficits in Traumatic Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Martin Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Saoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.103953⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341425v1</w:t>
+                <w:t xml:space="preserve">hal-02510275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Mind Impairments Highlighted With an Ecological Performance-Based Test Indicate Behavioral Executive Deficits in Traumatic Brain Injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“La vie en rose”: a positive shift of autobiographical memory in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.1367. </w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.103953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.103953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510275v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better Destination Memory in Females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lucenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3), pp.242-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6001,347 +6001,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02860085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupil dilation as an index of verbal fluency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lenoble</w:t>
+                <w:t xml:space="preserve">Patient-reported functional executive challenges and caregiver confirmation in adult brain tumor survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Seizeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5406/amerjpsyc.133.4.0501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.696-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11764-020-00961-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036252v1</w:t>
+                <w:t xml:space="preserve">hal-03014448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-reported functional executive challenges and caregiver confirmation in adult brain tumor survivors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romuald Seizeur</w:t>
+                <w:t xml:space="preserve">Pupil dilation as an index of verbal fluency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15, pp.696-705. </w:t>
+              <w:t xml:space="preserve">American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The American journal of psychology, 133, pp.501-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11764-020-00961-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5406/amerjpsyc.133.4.0501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014448v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subjective experience of mind wandering in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Gallouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cognitive Neuropsychiatry, 25 (3), pp.201-214. </w:t>
@@ -6503,2074 +6503,2074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memories Supporting Myself: Autobiographical Memory Supports Self-Continuity in Alzheimer’s Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cognitive Theory of Mind Influences Destination Memory: Evidence from Normal Aging and Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (4), p.1217-1224. </w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (8), pp.1409-1417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/jad-190440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acz010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343464v1</w:t>
+                <w:t xml:space="preserve">hal-03341441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles neurocognitifs dans la maladie d'Alzheimer : diagnostic et symptomatologie clinique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vieillissement normal et pathologique des fonctions exécutives : un état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Serveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.91-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298448v1</w:t>
+                <w:t xml:space="preserve">hal-03287539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“To whom did I tell that information?”: relationship between destination memory and theory of mind in traumatic brain injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les troubles neurocognitifs dans la maladie d'Alzheimer : diagnostic et symptomatologie clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Wilu Wilu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Serveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.75-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295600v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cognition and traumatic brain injury : current knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“To whom did I tell that information?”: relationship between destination memory and theory of mind in traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Wilu Wilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Azouvi</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2018.1533143⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2019.1585350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287537v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge des troubles des fonctions exécutives dans les pathologies neurodégénératives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Memories Supporting Myself: Autobiographical Memory Supports Self-Continuity in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0506⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (4), p.1217-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/jad-190440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297259v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of emotional complexity on the neural substrates of affective theory of mind</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social cognition and traumatic brain injury : current knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Togher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.24794⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2018.1533143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383636v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neuropsychologie du XXIe siècle sera-t-elle numérique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en charge des troubles des fonctions exécutives dans les pathologies neurodégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sven Joubert</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Bertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (1), pp.26-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rne.111.0026⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.139--143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287538v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cross-Sectional Study of Treatments for Behavioral Disorders Following Traumatic Brain Injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Influence of emotional complexity on the neural substrates of affective theory of mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bejanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gagnepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Head Trauma Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HTR.0000000000000452⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.24794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535029v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is multidetector CT-scan able to detect T3a renal tumor before surgery?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harmony Duclos</w:t>
+                <w:t xml:space="preserve">A Cross-Sectional Study of Treatments for Behavioral Disorders Following Traumatic Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Saoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriell Pouliquen-Loriferne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Urology and Nephrology Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21681805.2019.1675756⟩</w:t>
+              <w:t xml:space="preserve">Journal of Head Trauma Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.E51-E60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HTR.0000000000000452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975277v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific cognitive theory of mind and behavioral dysfunctions in early manifest Huntington disease: a case report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La neuropsychologie du XXIe siècle sera-t-elle numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13554794.2019.1696837⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.26-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.111.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383648v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text memory and aging : effect of reading perspective on recall of semantically related information</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is multidetector CT-scan able to detect T3a renal tumor before surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bejanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer-Gagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Urology and Nephrology Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (5), pp.350-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681805.2019.1675756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320691v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of gerontechnology for hospitalized frail elderly people: The ALLEGRO hospital-based geriatric living lab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Specific cognitive theory of mind and behavioral dysfunctions in early manifest Huntington disease: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bejanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer-Gagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13554794.2019.1696837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484428v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal Lobe Functions in Normal Aging: Metacognition, Autonomy, and Quality of Life</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Text memory and aging : effect of reading perspective on recall of semantically related information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Iralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exp Aging Res</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2018.1560105⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (3), pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006678v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sociocognitive approach to social problem solving in patients with traumatic brain injury: a pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Saint-Jean</w:t>
+                <w:t xml:space="preserve">The development of gerontechnology for hospitalized frail elderly people: The ALLEGRO hospital-based geriatric living lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noublanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jaglin-Grimonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Inj</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2018.1531306⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.17 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006652v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement normal et pathologique des fonctions exécutives : un état des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frontal Lobe Functions in Normal Aging: Metacognition, Autonomy, and Quality of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Calso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0510⟩</w:t>
+              <w:t xml:space="preserve">Exp Aging Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.10-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2018.1560105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287539v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Theory of Mind Influences Destination Memory: Evidence from Normal Aging and Alzheimer’s Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">A sociocognitive approach to social problem solving in patients with traumatic brain injury: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (8), pp.1409-1417. </w:t>
+              <w:t xml:space="preserve">Brain Inj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.40-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/arclin/acz010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2018.1531306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341441v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal versus dysexecutive syndromes: relevance of an interactionist approach in a case series of patients with prefrontal lobe damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Déterminants neuropsychologiques de l’infraction à caractère sexuel : Un dysfonctionnement frontal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlis Poulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychol Rehabil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09602011.2016.1209420⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.156-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982564v1</w:t>
+                <w:t xml:space="preserve">hal-01901627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants neuropsychologiques de l’infraction à caractère sexuel : Un dysfonctionnement frontal ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frontal versus dysexecutive syndromes: relevance of an interactionist approach in a case series of patients with prefrontal lobe damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Lerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlis Poulette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Potard</w:t>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Courtois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (3), pp.156-171. </w:t>
+              <w:t xml:space="preserve">Neuropsychol Rehabil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.919-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cbs0000105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2016.1209420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901627v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between executive function, working memory, and decision‐making on the Iowa Gambling Task : evidence from ventromedial patients, dorsolateral patients, and normal subjects</w:t>
               </w:r>
@@ -8686,51 +8686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie et technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8920,77 +8920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal functions and activities of daily living in Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Serveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (3), pp.321-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9258,77 +9258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T’ai-je déjà raconté cette histoire ? : troubles de la mémoire de la destination dans les pathologies neurologiques et psychiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Wilu Wilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (2), pp.130-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9362,77 +9362,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destination memory in social interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9473,878 +9473,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation en créole martiniquais et validation préliminaire d’une échelle d’évaluation de la dépression chez les personnes âgées</w:t>
+                <w:t xml:space="preserve">Retrieval of memories with the help of music in Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Eliazord</w:t>
+                <w:t xml:space="preserve">Priscilia Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Triboulet</w:t>
+                <w:t xml:space="preserve">Ingrid Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (99), pp.206-212. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.309-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2017.0689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297105v1</w:t>
+                <w:t xml:space="preserve">hal-03334423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of memories with the help of music in Alzheimer's disease</w:t>
+                <w:t xml:space="preserve">Adaptation en créole martiniquais et validation préliminaire d’une échelle d’évaluation de la dépression chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilia Chevreau</w:t>
+                <w:t xml:space="preserve">Laure Eliazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Nizard</w:t>
+                <w:t xml:space="preserve">F. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (3), pp.309-318. </w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (99), pp.206-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2017.0689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334423v1</w:t>
+                <w:t xml:space="preserve">hal-03297105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation between decision-making under risk and decision-making under ambiguity in premanifest and manifest Huntington's disease</w:t>
+                <w:t xml:space="preserve">Les phénomènes de dépendance à l’environnement: réflexions sur l’autonomie humaine à partir de la clinique neurologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najia Adjeroud</w:t>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.325-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660614v1</w:t>
+                <w:t xml:space="preserve">hal-01901629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phénomènes de dépendance à l’environnement: réflexions sur l’autonomie humaine à partir de la clinique neurologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Dissociation between decision-making under risk and decision-making under ambiguity in premanifest and manifest Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prundean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.87 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901629v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des aptitudes exécutives et de cognition sociale dans la violence sexuelle : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (3), pp.178-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rne.093.0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepancy between social and nonsocial decision-making under uncertainty following prefrontal lobe damage : the impact of an interactionist approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+                <w:t xml:space="preserve">A randomized, double-blind, placebo-controlled trial evaluating cysteamine in Huntington's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Bachoud-Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470919.2016.1182066⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.932-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.27010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287540v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A randomized, double-blind, placebo-controlled trial evaluating cysteamine in Huntington's disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+                <w:t xml:space="preserve">Discrepancy between social and nonsocial decision-making under uncertainty following prefrontal lobe damage : the impact of an interactionist approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.27010⟩</w:t>
+              <w:t xml:space="preserve">Social Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.430-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470919.2016.1182066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062046v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of different regions of the prefrontal cortex and lesion laterality to deficit of decision-making on the Iowa Gambling Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ouerchefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10389,317 +10401,317 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.73-85. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2016.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remédiation musicale de la cognition et du comportement dans la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilia Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de musicothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/rfm.2778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genetic variants associated with Huntington's disease progression: a genome-wide association study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davina Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Langbehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kitty Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blair Leavitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (9), pp.701-711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30161-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de l’esprit et maladies neurodégénératives corticales : profils de déficits et conséquences fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lardenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10718,7635 +10730,9151 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (3), pp.163-177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2017.0428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de la réalité virtuelle pour l’évaluation et la prise en charge des perturbations cognitives et comportementales associées au vieillissement pathologique</w:t>
+                <w:t xml:space="preserve">Virtual reality and neuropsychological assessment: The reliability of a virtual kitchen to assess daily-life activities in victims of traumatic brain injury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.223-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2015.1048514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287541v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Mind and Empathy in Preclinical and Clinical Huntington's Disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Destination and source memory in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/scan/nsv093⟩</w:t>
+              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnp.12057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392762v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M2 A randomised, double-blind, placebo-controlled trial evaluating cysteamine in huntington’s disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Bachoud-Lévi</w:t>
+                <w:t xml:space="preserve">Theory of Mind and Empathy in Preclinical and Clinical Huntington's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole El Massioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Durr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+                <w:t xml:space="preserve">Adriana Prudean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (Suppl 1), pp.A101.2-A102. </w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.89-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2016-314597.287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/scan/nsv093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929234v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion regulation after traumatic brain injury: distinct patterns of sympathetic activity during anger expression and recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M2 A randomised, double-blind, placebo-controlled trial evaluating cysteamine in huntington’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Bachoud-Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Aboulafia-Brakha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Head Trauma Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HTR.0000000000000171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (Suppl 1), pp.A101.2-A102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2016-314597.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901663v1</w:t>
+                <w:t xml:space="preserve">hal-04929234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Mind and social reserve: Alternative hypothesis of progressive Theory of Mind decay during different stages of Alzheimer’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêts de la réalité virtuelle pour l’évaluation et la prise en charge des perturbations cognitives et comportementales associées au vieillissement pathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Alexandra Foloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470919.2015.1101014⟩</w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (96), pp.313-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901605v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cognition in normal and pathological aging.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Emotion regulation after traumatic brain injury: distinct patterns of sympathetic activity during anger expression and recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aboulafia-Brakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ptak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (4), pp.438-446. </w:t>
+              <w:t xml:space="preserve">Journal of Head Trauma Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.21-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HTR.0000000000000171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872794v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Decision Making and Loss of Inhibitory-Control in a Rat Model of Huntington Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory of Mind and social reserve: Alternative hypothesis of progressive Theory of Mind decay during different stages of Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lamirault</w:t>
+                <w:t xml:space="preserve">Rafika Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Yagüe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Garces</w:t>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2016.00204⟩</w:t>
+              <w:t xml:space="preserve">Social Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.409-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470919.2015.1101014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400279v1</w:t>
+                <w:t xml:space="preserve">hal-01901605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination and source memory in Huntington's disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+                <w:t xml:space="preserve">Social cognition in normal and pathological aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnp.12057⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.438-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066843v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality and neuropsychological assessment: The reliability of a virtual kitchen to assess daily-life activities in victims of traumatic brain injury.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Banville</w:t>
+                <w:t xml:space="preserve">Impaired Decision Making and Loss of Inhibitory-Control in a Rat Model of Huntington Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole El Massioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nolin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+                <w:t xml:space="preserve">Sara Yagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23279095.2015.1048514⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2016.00204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388724v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of virtual reality-based training to enhance the functional autonomy of Alzheimer's disease patients in cooking activities: A single case study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+                <w:t xml:space="preserve">Destination memory for emotional information in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09602011.2015.1094394⟩</w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.204-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2015.1001658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525536v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological approach of executive functions using the Behavioural Assessment of the Dysexecutive Syndrome for Children (BADS-C): Developmental and validity study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Roy</w:t>
+                <w:t xml:space="preserve">The potential of virtual reality-based training to enhance the functional autonomy of Alzheimer's disease patients in cooking activities: A single case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Alexandra Foloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiko Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2015.1072138⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2015.1094394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698217v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making of Prefrontal Patients with the Iowa Gambling Task: Unexpected Spared Performances and Preliminary Evidence for the Need of Alternative Measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Ecological approach of executive functions using the Behavioural Assessment of the Dysexecutive Syndrome for Children (BADS-C): Developmental and validity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13854046.2015.1050458⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (9), pp.956 - 971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2015.1072138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392736v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Memory Rehabilitation: A Review Toward Recommendations for Setting Up a Strategy Training Aimed at the &amp;quot;What, Where, and When&amp;quot; of Episodic Retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roy P. C. Kessels</w:t>
+                <w:t xml:space="preserve">Decision-making of Prefrontal Patients with the Iowa Gambling Task: Unexpected Spared Performances and Preliminary Evidence for the Need of Alternative Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology. Adult</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.509-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2015.1050458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23279095.2014.992071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02542060v1</w:t>
+                <w:t xml:space="preserve">hal-01392736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Forget to Whom You Have Told This Proverb”: Directed Forgetting of Destination Memory in Alzheimer’s Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Source Memory Rehabilitation: A Review Toward Recommendations for Setting Up a Strategy Training Aimed at the &amp;quot;What, Where, and When&amp;quot; of Episodic Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy P. C. Kessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/215971⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology. Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Applied Neuropsychology. Adult, 23 (1), pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2014.992071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901727v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced impact of emotion on choice behavior in presymptomatic BACHD rats, a transgenic rodent model for Huntington Disease.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Libo Yu-Taeger</w:t>
+                <w:t xml:space="preserve">“Forget to Whom You Have Told This Proverb”: Directed Forgetting of Destination Memory in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bozon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Behavioural Neurology, 215991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/215971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240368v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination memory for emotional information in older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Reduced impact of emotion on choice behavior in presymptomatic BACHD rats, a transgenic rodent model for Huntington Disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Yagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Yu-Taeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fasotti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leblanc-Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2015.1001658⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.249-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901695v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External Reference Samples for Residual Stress Analysis by X-Ray Diffraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Directed forgetting of source memory in normal aging and Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.221⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.329-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-014-0276-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277508v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative view of Luria’s perspective on arithmetic problem solving: The two sides of environmental dependency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+                <w:t xml:space="preserve">External Reference Samples for Residual Stress Analysis by X-Ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le-Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2013.870135⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 996, pp.221-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006723v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cognitive and neuroanatomical underpinnings of destination memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">An integrative view of Luria’s perspective on arithmetic problem solving: The two sides of environmental dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (2), pp.147-151. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (1), pp.88-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s13380-014-0219-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2013.870135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355665v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting everyday action deficits in Alzheimer’s disease using a non-immersive virtual reality kitchen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cognitive and neuroanatomical underpinnings of destination memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royp Kessels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1355617714000344⟩</w:t>
+              <w:t xml:space="preserve">Translational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13380-014-0219-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006719v1</w:t>
+                <w:t xml:space="preserve">hal-03355665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does destination recall induce episodic reliving? Evidence from Alzheimer's disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting everyday action deficits in Alzheimer’s disease using a non-immersive virtual reality kitchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Alexandra Foloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiko Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2013.869309⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (05), pp.468-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355617714000344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355668v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of context recall in destination memory decline in normal aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">To what extent does destination recall induce episodic reliving? Evidence from Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Luyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Omigie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2014.0499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2), pp.127-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2013.869309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355672v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed forgetting of source memory in normal aging and Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Role of context recall in destination memory decline in normal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.432-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2014.0499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40520-014-0276-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901702v1</w:t>
+                <w:t xml:space="preserve">hal-03355672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive functions in clinical and preclinical Alzheimer's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Episodic memory decline in Huntington's disease, a binding deficit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Huntington's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (3), pp.305-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JHD-130056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2013.07.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355515v1</w:t>
+                <w:t xml:space="preserve">hal-03355680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination memory in Alzheimer's Disease: when I imagine telling Ronald Reagan about Paris</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prise de décision : aspects théoriques, neuroanatomie et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (1), pp.82-89. </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rne.052.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355667v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Clinique des niveaux de perturbation de la metacognition, de la cognition sociale et du contrôle exécutif dans la pathologie frontale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Executive functions in clinical and preclinical Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rne.051.0009⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169, pp.695-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2013.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355694v1</w:t>
+                <w:t xml:space="preserve">hal-03355515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychologie et prise de décision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude Clinique des niveaux de perturbation de la metacognition, de la cognition sociale et du contrôle exécutif dans la pathologie frontale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Theze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Havet-Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5 (2), pp.67-68. </w:t>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.9-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rne.052.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rne.051.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355523v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality as a new approach to assess cognitive decline in the elderly</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuropsychologie et prise de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Interdisciplinary Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5901/ajis.2013.v2n8p612⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.67-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.052.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355799v1</w:t>
+                <w:t xml:space="preserve">hal-03355523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of music on autobiographical verbal narration in Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Destination memory in Alzheimer's Disease: when I imagine telling Ronald Reagan about Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Postal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2013.06.001⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240615v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective and retrospective time perception are related to mental time travel: evidence from Alzheimer's disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+                <w:t xml:space="preserve">Virtual reality as a new approach to assess cognitive decline in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2013.06.008⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Interdisciplinary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (8), pp.612-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5901/ajis.2013.v2n8p612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355681v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic memory decline in Huntington's disease, a binding deficit?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of music on autobiographical verbal narration in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Fasotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Huntington's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (3), pp.305-13. </w:t>
+              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (6), pp.691--700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JHD-130056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355680v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de décision : aspects théoriques, neuroanatomie et évaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective and retrospective time perception are related to mental time travel: evidence from Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rne.052.0069⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2013.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355520v1</w:t>
+                <w:t xml:space="preserve">hal-03355681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality as a screening tool for sports concussion in adolescents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Joyal</w:t>
+                <w:t xml:space="preserve">What do we know about the relationship between source monitoring deficits and executive dysfunction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Inj</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/02699052.2012.698359⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychol Rehabil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.449-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2012.658267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355797v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitual kitchen : A dual-modal virtual reality platform for (re)learning of everyday life cooking activites in Alzheimer’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Music cues autobiographical memory in mild Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Postal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.43-57</w:t>
+              <w:t xml:space="preserve">Educational Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.30-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355893v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre contrôle de la source en mémoire épisodique et fonctionnement exécutif dans le vieillissement normal</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitual kitchen : A dual-modal virtual reality platform for (re)learning of everyday life cooking activites in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiko Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (2), pp.197-205</w:t>
+              <w:t xml:space="preserve">Presence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355661v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Script-event representation in patients with severe traumatic brain injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre contrôle de la source en mémoire épisodique et fonctionnement exécutif dans le vieillissement normal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.197-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355528v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination memory in mild Alzheimer's Disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Script-event representation in patients with severe traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BEN-2012-129014⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (9), pp.1155-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355677v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The involuntary nature of music-evoked autobiographical memories in Alzheimer's disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+                <w:t xml:space="preserve">Virtual reality as a screening tool for sports concussion in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stipanicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (1), pp.238-46. </w:t>
+              <w:t xml:space="preserve">Brain Inj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (13-14), pp.1564-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2011.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/02699052.2012.698359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355674v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Enhances Autobiographical Memory in Mild Alzheimer’s Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Destination memory in mild Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Postal</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Postal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03601277.2010.515897⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.215-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BEN-2012-129014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646707v1</w:t>
+                <w:t xml:space="preserve">hal-03355677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired decision-making and brain shrinkage in alcoholism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The involuntary nature of music-evoked autobiographical memories in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.238-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2011.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355741v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Barriers to Readiness to Change in Alcohol-Dependent Patients.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Pinon</w:t>
+                <w:t xml:space="preserve">Music Enhances Autobiographical Memory in Mild Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Postal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01760.x⟩</w:t>
+              <w:t xml:space="preserve">Educational Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (1), pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03601277.2010.515897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00665745v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source monitoring in Alzheimer's disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impaired decision-making and brain shrinkage in alcoholism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rauchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. La Joie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mezenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2012.06.004⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (3), pp.125-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355679v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music cues autobiographical memory in mild Alzheimer’s disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Postal</w:t>
+                <w:t xml:space="preserve">Cognitive Barriers to Readiness to Change in Alcohol-Dependent Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cauvin Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Gerontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01760.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355662v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00665745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we know about the relationship between source monitoring deficits and executive dysfunction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Source monitoring in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychol Rehabil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (2), pp.185-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2012.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09602011.2012.658267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355675v1</w:t>
+                <w:t xml:space="preserve">hal-03355679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for deficits on different components of theory of mind in Huntington's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directed forgetting of autobiographical memory in mild Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Postal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0024408⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (8), pp.993-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2011.626428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006743v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to the study of environmental dependency phenomena: The social hypothesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The neural substrates of script knowledge deficits as revealed by a PET study in Huntington's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prundean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 49, pp.3279-3294</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 49 (9), pp.2673-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006631v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00624522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conditions of respect of rules in young and elderly drivers: an exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for deficits on different components of theory of mind in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gaymard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Valérie Thomassin-Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Osiurak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European journal of psychology applied to legal context</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (6), pp.741 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0024408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355890v1</w:t>
+                <w:t xml:space="preserve">hal-02006743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neural substrates of script knowledge deficits as revealed by a PET study in Huntington's disease.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A contribution to the study of environmental dependency phenomena: The social hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriana Prundean</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 49 (9), pp.2673-84. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 49, pp.3279-3294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.05.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00624522v1</w:t>
+                <w:t xml:space="preserve">hal-02006631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed forgetting of autobiographical memory in mild Alzheimer’s disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Postal</w:t>
+                <w:t xml:space="preserve">The conditions of respect of rules in young and elderly drivers: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European journal of psychology applied to legal context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.11-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645178v1</w:t>
+                <w:t xml:space="preserve">hal-03355890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive dysfunction in children with neurofibromatosis type 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Executive dysfunction in children with neurofibromatosis type 1: a study of action planning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (6), pp.1056-1063. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+              <w:t xml:space="preserve">, 2010, 16 (6), pp.1056-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S135561771000086X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169757v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of metamemory in patients with chronic alcoholism using a feeling-of-knowing episodic memory task.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
+                <w:t xml:space="preserve">Executive dysfunction in children with neurofibromatosis type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2010.01277.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (6), pp.1056-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S135561771000086X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00538645v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization behavior: Clinical and theoretical approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Study of metamemory in patients with chronic alcoholism using a feeling-of-knowing episodic memory task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (11), pp.1888-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2010.01277.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485344v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00538645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive dysfunction in children with neurofibromatosis type 1: a study of action planning.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Charbonnier</w:t>
+                <w:t xml:space="preserve">Utilization behavior: Clinical and theoretical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (6), pp.1056-63. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.453-462</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00862389v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+                <w:t xml:space="preserve">Cognitive inhibition and working memory in unipolar depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Kefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (1-2), pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2008.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485306v1</w:t>
+                <w:t xml:space="preserve">hal-02526507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive inhibition and working memory in unipolar depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.769-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2008.10.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02526507v1</w:t>
+                <w:t xml:space="preserve">halshs-00485306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle exécutif, cognition sociale, émotions et métacognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thomassin-Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (1), pp.24-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.011.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle exécutif et comportement d'utilisation d'objets: Vers une dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (2), pp.120-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions exécutives chez l’enfant avec autisme : Evaluation comportementale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Carrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (3), pp.225-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">Object utilization and object usage. A single-case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.169-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485314v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object utilization and object usage. A single-case study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (2), pp.169-183</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485329v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Troubles Praxiques aux Troubles Techniques. Une Etude de Deux Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3), pp.231-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring time and autumn time toxic effects of copper(II), 3-(2-Furyl) Prop-2-enal semicarbazone and [CuCl2(FASC)2] complex in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustayeen A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Rhythm Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 29 (3), pp.229-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1076/brhm.29.3.229.1438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation écologique et neuropsychologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amieva, H.; Azouvi, P.; Barbeau, E.; Colette, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de Neuropsychologie Adulte – Evaluation (3ème Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeBoeck, pp.90-107, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehabilitation of social cognition after traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Heredia-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rajkumar Rajendram; Victor R. Preedy; Colin R. Martin Eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnosis and treatment of traumatic brain injury.The Neuroscience of Traumatic Brain Injury.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Academic Press, 2022, 978-0-12-823347-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social cognition in traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Garzon Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular, Molecular, Physiological, and Behavioral Aspects of Traumatic Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.447-459, 2022, 978-0-12-823036-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823036-7.00045-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social cognition in traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Garzon-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rajkumar Rajendram; Victor R. Preedy; Colin R. Martin Eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular, molecular, physiological, and behavioral aspect of traumatic brain injury. The Neuroscience of Traumatic Brain Injury.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Academic Press, 2022, Cellular, molecular, physiological, and behavioral aspect of traumatic brain injury. The Neuroscience of Traumatic Brain Injury., 978-0-12-823036-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment and Rehabilitation after Traumatic Brain Injury Using Virtual Reality: A Systematic Review and Discussion Concerning Human-Computer Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïna Rosinvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual Reality for Psychological and Neurocognitive Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-360, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9482-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuropsychologie et cognition sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cognition sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sauramps Médical, 2016, Échanges en réadaptation, 979-1030300482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des traumatismes crâniens en vie quotidienne : Intérêt de la réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traumatisme crânio-cérébraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Editeur, pp.37-62, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer avec une personne atteinte de la maladie d’Alzheimer : Apports des neurosciences cognitives et affectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Serveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotion, Cognition, Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ortho Edition, pp.285-318, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge des syndromes dysexécutifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les approches thérapeutiques en orthophonie : Prise en charge orthophonique des pathologies d’origine neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Ortho Edition, pp.153-168, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap neuropsychique chez le sujet âgé atteint de la maladie d’Alzheimer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap psychique, Handicap somatopsychique : variations pluridisciplinaires en clinique et en recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-111, 2012, 978-2-296-96249-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rééducation de la compréhension de l’implicite : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognition sociale et neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solal Editeur, pp.305-324, 2012, Neuropsychologie, 978-2353271467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatique et compréhension du langage chez l’enfant : la question de l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Allain; Ghislaine Aubin; Didier Le Gall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognition sociale et neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solal, pp.265-282, 2012, (Neuropsychologie), 978-2-35327-146-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la neuropsychologie cognitive à la neuropsychologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognition sociale et neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solal Editeur, pp.9-30, 2012, 978-2353271467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt d'une prise en charge des activités complexes de vie quotidienne : le cas FT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Adam; Philippe Allain; Ghislaine Aubin; Fabienne Coyette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités en rééducation neuropsychologique : Etudes de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spmam, pp.86-89, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entraînement synergique via exergames auprès de patients atteints de la maladie de Huntington: Design et méthodes du projet NUMMARARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18355,2236 +19883,720 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etudes Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects neuropsychologiques de l’infraction à caractère sexuel: un dysfonctionnement frontal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlis Poulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59eme congrès annuel de la Société Française de Psychologie: "Psychologie, Santé &amp; Société" (SFP2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of communication in Relapsing-Remitting Multiple Sclerosis (RRMS): disorders of the pragmatics of language, theory of mind and facial emotion processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Fraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de la Sofmer ( Société Française de Médecine Physique et de Réadaptation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie sociale et neuropsychologie: Aspects complémentaires dans le champ de la sécurité routière et des usagers vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques routiers et transports durables RRTD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VR based Collaborative Errorless Learning System Using Humanoid Avatar for People with Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takehiko Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Yamagami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshihiko Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibiki Fujino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testsuya Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 th International Conference on Computer Graphics Theory and Applications (GRAPP’15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SciTePress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.462-469, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005313904620469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective, psychological, cognitive and social impacts of pre-symptomatic test to Huntington disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Sherer-Gagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prundeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres international de l'EHDN (European Huntington's Disease Network)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271143v1</w:t>
-              </w:r>
-[...1514 lines deleted...]
-                <w:t xml:space="preserve">hal-03635437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20602,77 +20614,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et rééducation de la cognition sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Garzon-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20723,51 +20735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet COGNISEP et bases neurales de l'ironie chez les patients atteints de sclérose en plaques : une étude exploratoire par IRMf.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20835,90 +20847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural basis of irony in patients with Multiple Sclerosis : an fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20954,355 +20966,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new motion-based tool for occupation and monitoring of residents in nursing homes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">Neural basis of irony in patients with Multiple Sclerosis : an exploratory fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sakae Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271836v1</w:t>
+                <w:t xml:space="preserve">inserm-02148314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural basis of irony in patients with Multiple Sclerosis : an exploratory fMRI study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
+                <w:t xml:space="preserve">A new motion-based tool for occupation and monitoring of residents in nursing homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Alexandra Foloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Calenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakae Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, Floride, United States. pp.469-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22649-7_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02148314v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Sorting Task Implemented in the Virtual Multitasking Task-2 and Effect of Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21353,77 +21365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Techniques and Pointing Task: A Preliminary Analysis to Understand How to Characterize the User Abilities in Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21470,90 +21482,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Virtual Kitchen for Cognitive Rehabilitation of Alzheimer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakae Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohiko Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Alexandra Foloppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21600,77 +21612,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation Patterns in Ederly During Multitasking in Virtual Environnment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21734,90 +21746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New 2D Interaction-based Method for the Behavioral Analysis of Instrumental Activities of Daily Living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Alexandra Foloppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21864,103 +21876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Virtual Reality to Assess the Elderly: The Impact of Human-Computer Interfaces on Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference, HCI International 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vancouver, Canada. pp.113-123, </w:t>
@@ -21992,338 +22004,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles de la communication dans la SEP-RR: pragmatique du langage et traitement des émotions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dardier</w:t>
+                <w:t xml:space="preserve">3D Interaction Techniques for Virtual Shopping : design and preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de la Sofmer ( Société Française de Médecine Physique et de Réadaptation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rome, Italy. pp.271-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005725402690277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982172v1</w:t>
+                <w:t xml:space="preserve">hal-02525541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Interaction Techniques for Virtual Shopping : design and preliminary study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nolin</w:t>
+                <w:t xml:space="preserve">Les troubles de la communication dans la SEP-RR: pragmatique du langage et traitement des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computer Graphics Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31ème Congrès de la Sofmer ( Société Française de Médecine Physique et de Réadaptation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525541v1</w:t>
+                <w:t xml:space="preserve">hal-01982172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of mind and linguistic pragmatic difficulties in behavioural-variant frontotemporal dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22387,51 +22399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion Assessment for Affective Computing Based on Physiological Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Suteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22482,51 +22494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap neuropsychique chez le sujet âgé atteint de la maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22603,64 +22615,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G; Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Annaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustayeen A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitamin D. Chemistry, Bioogy and Clinical Applications of the Steroid Hormone.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Strasbourg, France</w:t>
@@ -22721,64 +22733,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on des auteurs de violences sexuelles entre étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22854,51 +22866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition sociale et neuropsychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23019,51 +23031,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6611E029"/>
+    <w:nsid w:val="F9261690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23250,51 +23262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-allain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-0986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083595996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-025-09679-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05240794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Youssov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.108017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faure-de Baets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2025.107876" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Emmelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-097543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vovard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cassereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04654596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roualdes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2024.2309246" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04934907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00430" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jollivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00424" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04681195v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C&#226;mara-Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dellatolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bayen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2387065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Menetrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07808-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618665v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noublanche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538144" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2023.2190596" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-H&#233;r&#233;dia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Merhi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0760" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13091250" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2022.2133295" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051919" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04819142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prundean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-023-06775-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04834674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clineuro.2022.107525" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257993v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2022.04.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000501" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746928v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0997" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2022.2040432" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-021-02056-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10804-022-09399-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/md.0000000000029145" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1799791" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2021.2023811" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2022.2110573" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221130223" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04836064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M'Barek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gautier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legros-Lafarge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fiegl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105878" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661218v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blazek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carballido" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13010-021-00101-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12715" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349621v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1764958" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Noquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.06.081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.134.4.0405" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-210615" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heren-Le Bastard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fliss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legouvello" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.09.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.103953" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hamon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sao&#251;t" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01367" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0300-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02860085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.1545" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05036252v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.133.4.0501" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03014448v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-020-00961-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2020.1722085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322469v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M&#8217;barek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratko Radakovic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9775-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03343464v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-190440" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298448v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Michalon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Serveaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Wilu Wilu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2019.1585350" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Togher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1533143" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03297259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fasotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bertens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0506" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bejanin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnepain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24794" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287538v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.111.0026" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02535029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bourseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriell Pouliquen-Loriferne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HTR.0000000000000452" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02975277v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer-Gagou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681805.2019.1675756" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383648v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2019.1696837" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Iralde" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.05.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484428v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jaglin-Grimonprez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerolle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.04.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006678v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Calso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1560105" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006652v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saint-Jean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1531306" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0510" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341441v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acz010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Lerma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2016.1209420" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Poulette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000105" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345285v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ouerchefani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ouerchefani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riadh Ben Rejeb" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12156" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0447" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lardenois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0457" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298403v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0749" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008268v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pivette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lambrichts" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lalaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2018.1426447" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.102.0130" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416595v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2017.1387665" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297105v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Eliazord" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triboulet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.08.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334423v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilia Chevreau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nizard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0689" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Adjeroud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.07.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901629v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288261v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sorel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.093.0178" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287540v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2016.1182066" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062046v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27010" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2016.06.010" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430349v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2778" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04073171v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moss" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pardi&#241;as" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Langbehn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Lo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Leavitt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30161-8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2017.0428" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287541v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Alexandra Foloppe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.09.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392762v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Massioui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prudean" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsv093" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929234v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2016-314597.287" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901663v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aboulafia-Brakha" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ptak" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HTR.0000000000000171" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901605v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Fliss" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2015.1101014" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0640" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400279v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lamirault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Yag&#252;e" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garces" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00204" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066843v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12057" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388724v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nolin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2015.1048514" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525536v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamaguchi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2015.1094394" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698217v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2015.1072138" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392736v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2015.1050458" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02542060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy P. C. Kessels" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2014.992071" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901727v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gandolphe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/215971" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240368v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Yu-Taeger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bozon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leblanc-Veyrac" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.10.003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901695v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasotti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2015.1001658" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277508v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasniewski" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cacot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le-Bec" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.221" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006723v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.870135" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355665v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royp Kessels" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13380-014-0219-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006719v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617714000344" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355668v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moroni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luyat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omigie" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.869309" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355672v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0499" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901702v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-014-0276-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355515v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.020" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355667v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Postal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.11.014" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355694v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theze" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Havet-Thomassin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.051.0009" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355523v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0067" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355799v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cloutier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/ajis.2013.v2n8p612" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240615v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2013.06.001" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355681v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.06.008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355680v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHD-130056" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355520v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0069" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355797v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stipanicic" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Henry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joyal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699052.2012.698359" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355893v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foloppe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legay" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355661v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355528v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.016" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355677v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BEN-2012-129014" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355674v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2011.12.005" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646707v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Postal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601277.2010.515897" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355741v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Berre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauchs" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. La Joie" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mezenge" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudehent" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2012.10.002" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665745v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Le Berre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin C&#233;line" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01760.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355679v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.06.004" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355662v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355675v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2012.658267" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006743v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thomassin-Havet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gohier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lancelot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024408" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006631v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355890v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00624522v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaura" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.05.015" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645178v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2011.626428" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04169757v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Charbonnier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135561771000086X" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H96PL5QP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538645v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2010.01277.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485344v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862389v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526507v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferracci" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lawrence" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Kefi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.10.028" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006746v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.011.0024" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485338v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477873v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gillet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Carrado" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03195592v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jamali" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ibrahim" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustayeen A. Khan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.29.3.229.1438" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622188v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285701v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982572v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapelain" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869050v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525526v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Yamagami" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Sato" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibiki Fujino" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testsuya Harada" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scitepress.org/DigitalLibrary/PublicationsDetail.aspx?ID=XSWmRuuhU8g=&amp;amp;t=1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005313904620469" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05271143v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peretti" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sherer-Gagou" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prundeau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404430v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845410v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon Heredia" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823036-7.00045-1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814368v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-Heredia" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814364v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Heredia-Garzon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515760v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;na Rosinvil" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9482-3_15" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088594v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901719v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355447v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Serveaux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355526v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355519v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feracci" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Racineux" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027308v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355487v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04585808v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635437v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Ferracci" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bernat" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814426v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05315090v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ferr&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05315092v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferr&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271836v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakae Yamamoto" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22649-7_37" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148314v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515740v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lussier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Massicotte" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couture" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92046-7_4" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515697v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92046-7_20" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527957v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohiko Mori" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_36" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527896v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tabet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58524-6_16" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525545v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006255901460151" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527874v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58524-6_10" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982172v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapelain" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525541v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005725402690277" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982456v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besnard" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846520v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hamdi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Suteau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05271159v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03243897v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Do" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G; Bouet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Annaix" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559540v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355421v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-allain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-0986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083595996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-025-09679-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05240794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Youssov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.108017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faure-de Baets" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2025.107876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Emmelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-097543" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vovard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cassereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.11.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noublanche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538144" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04654596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roualdes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2024.2309246" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04934907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00430" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jollivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04681195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C&#226;mara-Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dellatolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bayen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2387065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Menetrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07808-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04819142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prundean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-023-06775-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-H&#233;r&#233;dia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Merhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0760" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2023.2190596" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13091250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2022.2133295" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051919" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2022.2110573" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221130223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04836064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M'Barek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legros-Lafarge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fiegl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105878" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04834674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clineuro.2022.107525" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257993v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2022.04.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000501" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0997" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2022.2040432" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10804-022-09399-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/md.0000000000029145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-021-02056-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1799791" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279000v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2021.2023811" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661218v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blazek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carballido" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13010-021-00101-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12715" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349621v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1764958" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Noquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.06.081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.134.4.0405" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-210615" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heren-Le Bastard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fliss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legouvello" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.09.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510275v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hamon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sao&#251;t" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.103953" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0300-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02860085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.1545" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03014448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-020-00961-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05036252v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.133.4.0501" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2020.1722085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322469v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M&#8217;barek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratko Radakovic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9775-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acz010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0510" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Michalon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Serveaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Wilu Wilu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2019.1585350" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03343464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-190440" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Togher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1533143" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03297259v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fasotti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bertens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0506" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bejanin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnepain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24794" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02535029v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bourseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriell Pouliquen-Loriferne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HTR.0000000000000452" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287538v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.111.0026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02975277v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer-Gagou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681805.2019.1675756" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2019.1696837" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320691v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Iralde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.05.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jaglin-Grimonprez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerolle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.04.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Calso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1560105" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006652v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saint-Jean" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1531306" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901627v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Poulette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000105" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982564v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Lerma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2016.1209420" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345285v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ouerchefani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ouerchefani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riadh Ben Rejeb" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12156" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0447" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lardenois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0457" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298403v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0749" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008268v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pivette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lambrichts" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lalaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2018.1426447" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.102.0130" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416595v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2017.1387665" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334423v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilia Chevreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nizard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0689" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297105v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Eliazord" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triboulet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.08.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901629v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660614v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Adjeroud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.07.011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBGCB2M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288261v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sorel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.093.0178" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062046v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287540v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2016.1182066" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345278v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2016.06.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430349v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2778" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04073171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moss" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pardi&#241;as" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Langbehn" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Lo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Leavitt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30161-8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008236v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2017.0428" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388724v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nolin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2015.1048514" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066843v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392762v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Massioui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prudean" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsv093" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929234v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2016-314597.287" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287541v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Alexandra Foloppe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.09.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901663v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aboulafia-Brakha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ptak" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HTR.0000000000000171" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901605v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Fliss" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2015.1101014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872794v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0640" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400279v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lamirault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Yag&#252;e" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garces" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00204" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901695v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasotti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2015.1001658" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525536v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamaguchi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2015.1094394" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698217v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2015.1072138" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392736v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2015.1050458" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02542060v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy P. C. Kessels" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2014.992071" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901727v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gandolphe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/215971" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240368v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Yu-Taeger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bozon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leblanc-Veyrac" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.10.003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901702v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-014-0276-1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277508v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasniewski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cacot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le-Bec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.221" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006723v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.870135" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355665v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royp Kessels" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13380-014-0219-5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006719v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617714000344" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355668v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moroni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luyat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omigie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.869309" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355672v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0499" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355680v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHD-130056" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355520v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0069" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355515v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.020" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355694v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theze" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Havet-Thomassin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.051.0009" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355523v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0067" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355667v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Postal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.11.014" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355799v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cloutier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/ajis.2013.v2n8p612" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240615v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2013.06.001" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355681v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.06.008" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355675v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2012.658267" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355662v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355893v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foloppe" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legay" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355661v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355528v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.016" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355797v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stipanicic" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Henry" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joyal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699052.2012.698359" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355677v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BEN-2012-129014" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355674v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2011.12.005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646707v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Postal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601277.2010.515897" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355741v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Berre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauchs" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. La Joie" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mezenge" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudehent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2012.10.002" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665745v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Le Berre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin C&#233;line" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01760.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355679v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.06.004" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645178v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2011.626428" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00624522v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaura" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.05.015" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006743v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thomassin-Havet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gohier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lancelot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024408" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006631v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355890v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862389v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Charbonnier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135561771000086X" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H96PL5QP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04169757v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538645v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2010.01277.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485344v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526507v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferracci" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lawrence" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Kefi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.10.028" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006746v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.011.0024" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485338v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477873v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gillet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Carrado" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03195592v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jamali" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ibrahim" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustayeen A. Khan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.29.3.229.1438" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404430v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814364v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Heredia-Garzon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845410v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon Heredia" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823036-7.00045-1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814368v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-Heredia" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515760v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;na Rosinvil" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9482-3_15" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088594v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901719v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355447v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Serveaux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355526v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04585808v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peretti" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355519v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Racineux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027308v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355487v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635437v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Ferracci" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bernat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622188v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285701v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982572v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapelain" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869050v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525526v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Yamagami" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Sato" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibiki Fujino" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testsuya Harada" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scitepress.org/DigitalLibrary/PublicationsDetail.aspx?ID=XSWmRuuhU8g=&amp;amp;t=1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005313904620469" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05271143v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sherer-Gagou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prundeau" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814426v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05315090v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ferr&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05315092v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferr&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148314v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271836v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakae Yamamoto" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22649-7_37" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515740v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lussier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Massicotte" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couture" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92046-7_4" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515697v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92046-7_20" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527957v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohiko Mori" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_36" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527896v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tabet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58524-6_16" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525545v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006255901460151" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527874v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58524-6_10" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525541v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005725402690277" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982172v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapelain" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982456v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besnard" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846520v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hamdi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Suteau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05271159v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03243897v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Do" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G; Bouet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Annaix" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559540v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355421v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>