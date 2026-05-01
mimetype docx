--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -315,4501 +315,4501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations du jury de la conférence de consensus sur l’interprétation et la communication des scores en neuropsychologie (Paris, 22 novembre 2024)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belin</w:t>
+                <w:t xml:space="preserve">Sylvie Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Dormal</w:t>
+                <w:t xml:space="preserve">Hichem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Favre</w:t>
+                <w:t xml:space="preserve">Béatrice Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fleurion</w:t>
+                <w:t xml:space="preserve">François Radiguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.141-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0826⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335082v1</w:t>
+                <w:t xml:space="preserve">hal-05335074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Function and Huntington’s Disease: A Systematic Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of social cognition in patients with amyotrophic lateral sclerosis: protocol for a cross-sectional comparative study at Angers University Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Juliette Faure-de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Verny</w:t>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Emmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11065-025-09679-1⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.e097543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-097543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465962v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of tetrabenazine, tiapride and olanzapine in Huntington’s disease: a one-year French randomized multicenter study (Neuro-HD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Youssov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Benatru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.108017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.108017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of virtual reality mindfulness on cognition and well-being in ALS: A randomized trial protocol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memory Function and Huntington’s Disease: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Besnard</w:t>
+                <w:t xml:space="preserve">Justin Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Banville</w:t>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cassereau</w:t>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 152, pp.107876. </w:t>
+              <w:t xml:space="preserve">Neuropsychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cct.2025.107876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11065-025-09679-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465519v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of virtual reality mindfulness on cognition and well-being in ALS: A randomized trial protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Faure-de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Willems</w:t>
+                <w:t xml:space="preserve">Jeremy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Slama</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0825⟩</w:t>
+              <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152, pp.107876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cct.2025.107876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335074v1</w:t>
+                <w:t xml:space="preserve">hal-05465519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of social cognition in patients with amyotrophic lateral sclerosis: protocol for a cross-sectional comparative study at Angers University Hospital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Assessment of social cognition impairments in patients with amyotrophic lateral sclerosis: How can it be improved? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vovard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Faure-de Baets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Cassereau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Emmelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">J. Cassereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (7), pp.e097543. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-097543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465504v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of social cognition impairments in patients with amyotrophic lateral sclerosis: How can it be improved? A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations du jury de la conférence de consensus sur l’interprétation et la communication des scores en neuropsychologie (Paris, 22 novembre 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vovard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Faure-de Baets</w:t>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Codron</w:t>
+                <w:t xml:space="preserve">Giulia Dormal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Allain</w:t>
+                <w:t xml:space="preserve">Emilie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cassereau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Fleurion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.141-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465514v1</w:t>
+                <w:t xml:space="preserve">hal-05335082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of a Hospital-Based Geriatric Living Lab among Inpatients with Neurocognitive Disorders: The ALLEGRIA Cross-Sectional Study</w:t>
+                <w:t xml:space="preserve">Contribution of Virtual Reality to the Reproduction of Social Interaction Characteristics in Neuropsychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Noublanche</w:t>
+                <w:t xml:space="preserve">Maxime Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Ben-Sadoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Gautier</w:t>
+                <w:t xml:space="preserve">Frederic Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000538144⟩</w:t>
+              <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.221-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/pres_a_00424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618665v1</w:t>
+                <w:t xml:space="preserve">hal-04792398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social cognition in adult survivors of brain tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Seizeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (3), pp.160-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02699052.2024.2309246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Interaction Techniques Affect Workload in a Virtual Environment During Multitasking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33, pp.389-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/pres_a_00430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Virtual Reality to the Reproduction of Social Interaction Characteristics in Neuropsychology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 20-item dysexecutive questionnaire after severe traumatic brain injury: Distribution of the total score and its significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Câmara-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dellatolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jollivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Besnard</w:t>
+                <w:t xml:space="preserve">Claire Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Banville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/pres_a_00424⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2024.2387065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792398v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04681195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 20-item dysexecutive questionnaire after severe traumatic brain injury: Distribution of the total score and its significance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Câmara-Costa</w:t>
+                <w:t xml:space="preserve">Combinations of physical and cognitive training for subcortical neurodegenerative diseases with physical, cognitive and behavioral symptoms: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Dellatolas</w:t>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jourdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Bayen</w:t>
+                <w:t xml:space="preserve">Emmanuelle Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09602011.2024.2387065⟩</w:t>
+              <w:t xml:space="preserve">Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10072-024-07808-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04681195v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of physical and cognitive training for subcortical neurodegenerative diseases with physical, cognitive and behavioral symptoms: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Godard</w:t>
+                <w:t xml:space="preserve">Interest of a Hospital-Based Geriatric Living Lab among Inpatients with Neurocognitive Disorders: The ALLEGRIA Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noublanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+                <w:t xml:space="preserve">Lena Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Menetrier</w:t>
+                <w:t xml:space="preserve">Jennifer Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10072-024-07808-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000538144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744665v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ten euros now” temporal discounting in Huntington disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between Adult Primary Brain Tumor Survivors’ Behavioral Executive Functions, Health Related Quality of Life and their Caregivers’ Health Related Quality : A cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Caillaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Scherer</w:t>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Seizeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10072-023-06775-z⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (10), pp.2860-2871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2023.2190596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819142v1</w:t>
+                <w:t xml:space="preserve">hal-04239320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles, évaluations et rééducations de la cognition sociale : quelles spécificités pour les patients traumatisés crâniens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Garzon-Hérédia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lys Merhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.169-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/nrp.2023.0760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Adult Primary Brain Tumor Survivors’ Behavioral Executive Functions, Health Related Quality of Life and their Caregivers’ Health Related Quality : A cross-sectional study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romuald Seizeur</w:t>
+                <w:t xml:space="preserve">Memory in Social Interactions: The Effects of Introspection on Destination Memory in Traumatic Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2023.2190596⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13091250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239320v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khamaysa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Khamaysa</w:t>
+                <w:t xml:space="preserve">A. Lackmy-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Preuilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory in Social Interactions: The Effects of Introspection on Destination Memory in Traumatic Brain Injury</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Destination Memory for Self-Related Information: When I Tell Elvis Presley about My Favorite Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci13091250⟩</w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (5), pp.421-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2022.2133295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229742v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination Memory for Self-Related Information: When I Tell Elvis Presley about My Favorite Food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">“What Did I Tell This Sad Person?”: Memory for Emotional Destinations in Korsakoff’s Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ndobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2022.2133295⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12051919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538787v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“What Did I Tell This Sad Person?”: Memory for Emotional Destinations in Korsakoff’s Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">“Ten euros now” temporal discounting in Huntington disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ndobo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prundean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (5), pp.1919. </w:t>
+              <w:t xml:space="preserve">Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (8), pp.2763-2771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12051919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10072-023-06775-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229805v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathy of individuals with Alzheimer’s disease (AD) toward other AD patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">L’évaluation de la capacité de consentement sexuel chez les personnes âgées souffrant de démence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2022.2110573⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796485v1</w:t>
+                <w:t xml:space="preserve">hal-03746928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Sex Matter? High Semantic Autobiographical Retrieval in Women and Men With Alzheimer’s Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The talking eyes : Pupillometry to index verbal fluency in normal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00332941221130223⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 223, pp.107525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clineuro.2022.107525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257940v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal lobe functions in schizophrenia: Interest of the Stuss approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucia Fiegl</w:t>
+                <w:t xml:space="preserve">“Who will I be?”: The future of the self as described by Alzheimer's disease (AD) patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105878⟩</w:t>
+              <w:t xml:space="preserve">Geriatric Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gerinurse.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836064v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The talking eyes : Pupillometry to index verbal fluency in normal aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The “Sickness” Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clineuro.2022.107525⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4), pp.362-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WAD.0000000000000501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834674v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Who will I be?”: The future of the self as described by Alzheimer's disease (AD) patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">On Covid-19 and mental health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geriatric Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gerinurse.2022.04.016⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (18), pp.e29145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/md.0000000000029145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257993v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Sickness” Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Relationships between Theory of Mind and Attachment Styles in Emerging Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WAD.0000000000000501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adult Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.179 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10804-022-09399-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278974v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation de la capacité de consentement sexuel chez les personnes âgées souffrant de démence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Potard</w:t>
+                <w:t xml:space="preserve">“My sympathetic clinician”: perception of sympathy by patients with Alzheimer’s disease increases when asked to provide autobiographical memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0997⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-021-02056-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746928v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between executive functioning and health-related quality of life in adult survivors of brain tumor and matched healthy controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Seizeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (10), pp.980-990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13803395.2022.2040432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Theory of Mind and Attachment Styles in Emerging Adulthood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Henry</w:t>
+                <w:t xml:space="preserve">Neuropsychological assessment of patients with alzheimer’s Disease in the presence or absence of spouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gallouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Potard</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adult Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10804-022-09399-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2021.2023811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746938v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Covid-19 and mental health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Social commitment toward prospective memory tasks in cognitively impaired non-demented individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/md.0000000000029145⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.643-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2020.1799791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278933v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“My sympathetic clinician”: perception of sympathy by patients with Alzheimer’s disease increases when asked to provide autobiographical memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Empathy of individuals with Alzheimer’s disease (AD) toward other AD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-021-02056-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (4), pp.293-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2022.2110573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636627v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social commitment toward prospective memory tasks in cognitively impaired non-demented individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Does Sex Matter? High Semantic Autobiographical Retrieval in Women and Men With Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23279095.2020.1799791⟩</w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.003329412211302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00332941221130223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796536v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological assessment of patients with alzheimer’s Disease in the presence or absence of spouses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+                <w:t xml:space="preserve">Frontal lobe functions in schizophrenia: Interest of the Stuss approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise M'Barek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Legros-Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Gallouj</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucia Fiegl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.105878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23279095.2021.2023811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279000v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with the consent of adults with cognitive impairment involved in European geriatric living labs?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personality and social memory: High source and destination memory in extroverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ndobo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy, Ethics, and Humanities in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13010-021-00101-1⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (3), pp.436-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjop.12715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661218v1</w:t>
+                <w:t xml:space="preserve">hal-03349610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and social memory: High source and destination memory in extroverts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to deal with the consent of adults with cognitive impairment involved in European geriatric living labs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noublanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Carballido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (3), pp.436-442. </w:t>
+              <w:t xml:space="preserve">Philosophy, Ethics, and Humanities in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sjop.12715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13010-021-00101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349610v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discounted future: Relationship between temporal discounting and future thinking in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4856,103 +4856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of the French Dimensional Apathy Scale (f-DAS) to assess apathy in schizophrenia: Properties and profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise M'Barek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Noquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Legros-Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 294, pp.181-188. </w:t>
@@ -4990,90 +4990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Destination Memory for Emotionally Incongruent Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 134 (4), pp.405-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5107,103 +5107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Exhaustion in Geriatric Healthcare Professionals During the COVID-19 Second Lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (4), pp.1-8. </w:t>
@@ -5241,77 +5241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuing Prospective Memory With Smartphone-Based Calendars in Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Gallouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5352,542 +5352,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of an Assessment Questionnaire on the Perception of and Adaptation to Visual Handicap in Adults (QUEPAHVA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of Mind Impairments Highlighted With an Ecological Performance-Based Test Indicate Behavioral Executive Deficits in Traumatic Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Heren-Le Bastard</w:t>
+                <w:t xml:space="preserve">Martin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bernard</w:t>
+                <w:t xml:space="preserve">Virginie Saoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fliss</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2020.09.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492956v1</w:t>
+                <w:t xml:space="preserve">hal-02510275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Mind Impairments Highlighted With an Ecological Performance-Based Test Indicate Behavioral Executive Deficits in Traumatic Brain Injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“La vie en rose”: a positive shift of autobiographical memory in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01367⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.103953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.103953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510275v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La vie en rose”: a positive shift of autobiographical memory in Alzheimer’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Better Destination Memory in Females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lucenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ndobo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.103953⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.242-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5709/acp-0300-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341425v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Destination Memory in Females</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Psychometric validation of an Assessment Questionnaire on the Perception of and Adaptation to Visual Handicap in Adults (QUEPAHVA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heren-Le Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.242-247. </w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (10), pp.e341 - e350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5709/acp-0300-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2020.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662385v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of metamemory on cognitive complaints in cancer patients</w:t>
               </w:r>
@@ -6001,347 +6001,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02860085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-reported functional executive challenges and caregiver confirmation in adult brain tumor survivors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romuald Seizeur</w:t>
+                <w:t xml:space="preserve">Pupil dilation as an index of verbal fluency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11764-020-00961-0⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The American journal of psychology, 133, pp.501-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5406/amerjpsyc.133.4.0501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014448v1</w:t>
+                <w:t xml:space="preserve">hal-05036252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupil dilation as an index of verbal fluency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lenoble</w:t>
+                <w:t xml:space="preserve">Patient-reported functional executive challenges and caregiver confirmation in adult brain tumor survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Seizeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, The American journal of psychology, 133, pp.501-507. </w:t>
+              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.696-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5406/amerjpsyc.133.4.0501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11764-020-00961-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036252v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subjective experience of mind wandering in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Gallouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cognitive Neuropsychiatry, 25 (3), pp.201-214. </w:t>
@@ -6503,2273 +6503,2273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Theory of Mind Influences Destination Memory: Evidence from Normal Aging and Alzheimer’s Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Prise en charge des troubles des fonctions exécutives dans les pathologies neurodégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Bertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acz010⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.139--143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341441v1</w:t>
+                <w:t xml:space="preserve">hal-03297259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement normal et pathologique des fonctions exécutives : un état des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les troubles neurocognitifs dans la maladie d'Alzheimer : diagnostic et symptomatologie clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Serveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.75-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287539v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles neurocognitifs dans la maladie d'Alzheimer : diagnostic et symptomatologie clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Michalon</w:t>
+                <w:t xml:space="preserve">“To whom did I tell that information?”: relationship between destination memory and theory of mind in traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Wilu Wilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Serveaux</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2019.1585350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298448v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“To whom did I tell that information?”: relationship between destination memory and theory of mind in traumatic brain injury</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Memories Supporting Myself: Autobiographical Memory Supports Self-Continuity in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23279095.2019.1585350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (4), p.1217-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/jad-190440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295600v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memories Supporting Myself: Autobiographical Memory Supports Self-Continuity in Alzheimer’s Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social cognition and traumatic brain injury : current knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Togher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/jad-190440⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2018.1533143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343464v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cognition and traumatic brain injury : current knowledge</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of emotional complexity on the neural substrates of affective theory of mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bejanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gagnepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2018.1533143⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.24794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287537v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge des troubles des fonctions exécutives dans les pathologies neurodégénératives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La neuropsychologie du XXIe siècle sera-t-elle numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dirk Bertens</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.139--143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0506⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.26-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.111.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297259v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of emotional complexity on the neural substrates of affective theory of mind</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malo Gaubert</w:t>
+                <w:t xml:space="preserve">A Cross-Sectional Study of Treatments for Behavioral Disorders Following Traumatic Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Saoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriell Pouliquen-Loriferne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Head Trauma Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.E51-E60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HTR.0000000000000452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.24794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02383636v1</w:t>
+                <w:t xml:space="preserve">hal-02535029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cross-Sectional Study of Treatments for Behavioral Disorders Following Traumatic Brain Injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Is multidetector CT-scan able to detect T3a renal tumor before surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bejanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer-Gagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Head Trauma Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Urology and Nephrology Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (5), pp.350-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681805.2019.1675756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HTR.0000000000000452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02535029v1</w:t>
+                <w:t xml:space="preserve">hal-02975277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neuropsychologie du XXIe siècle sera-t-elle numérique ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specific cognitive theory of mind and behavioral dysfunctions in early manifest Huntington disease: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bejanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer-Gagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rne.111.0026⟩</w:t>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13554794.2019.1696837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287538v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is multidetector CT-scan able to detect T3a renal tumor before surgery?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Text memory and aging : effect of reading perspective on recall of semantically related information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Iralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Urology and Nephrology Supplements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (3), pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21681805.2019.1675756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02975277v1</w:t>
+                <w:t xml:space="preserve">hal-03320691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific cognitive theory of mind and behavioral dysfunctions in early manifest Huntington disease: a case report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+                <w:t xml:space="preserve">The development of gerontechnology for hospitalized frail elderly people: The ALLEGRO hospital-based geriatric living lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noublanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jaglin-Grimonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.17 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13554794.2019.1696837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02383648v1</w:t>
+                <w:t xml:space="preserve">hal-03484428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text memory and aging : effect of reading perspective on recall of semantically related information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Iralde</w:t>
+                <w:t xml:space="preserve">Frontal Lobe Functions in Normal Aging: Metacognition, Autonomy, and Quality of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Calso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Exp Aging Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.10-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2018.1560105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320691v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of gerontechnology for hospitalized frail elderly people: The ALLEGRO hospital-based geriatric living lab</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lerolle</w:t>
+                <w:t xml:space="preserve">A sociocognitive approach to social problem solving in patients with traumatic brain injury: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Inj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2018.1531306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.04.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03484428v1</w:t>
+                <w:t xml:space="preserve">hal-02006652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal Lobe Functions in Normal Aging: Metacognition, Autonomy, and Quality of Life</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vieillissement normal et pathologique des fonctions exécutives : un état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exp Aging Res</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.91-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2018.1560105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02006678v1</w:t>
+                <w:t xml:space="preserve">hal-03287539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sociocognitive approach to social problem solving in patients with traumatic brain injury: a pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Saint-Jean</w:t>
+                <w:t xml:space="preserve">Cognitive Theory of Mind Influences Destination Memory: Evidence from Normal Aging and Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Inj</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (1), pp.40-47. </w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (8), pp.1409-1417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699052.2018.1531306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acz010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006652v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants neuropsychologiques de l’infraction à caractère sexuel : Un dysfonctionnement frontal ?</w:t>
+                <w:t xml:space="preserve">Relationships between executive function, working memory, and decision‐making on the Iowa Gambling Task : evidence from ventromedial patients, dorsolateral patients, and normal subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlis Poulette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Potard</w:t>
+                <w:t xml:space="preserve">Riadh Ouerchefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Courtois</w:t>
+                <w:t xml:space="preserve">Naoufel Ouerchefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Riadh Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000105⟩</w:t>
+              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.432-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnp.12156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901627v1</w:t>
+                <w:t xml:space="preserve">hal-03345285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal versus dysexecutive syndromes: relevance of an interactionist approach in a case series of patients with prefrontal lobe damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Déterminants neuropsychologiques de l’infraction à caractère sexuel : Un dysfonctionnement frontal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlis Poulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychol Rehabil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09602011.2016.1209420⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.156-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982564v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between executive function, working memory, and decision‐making on the Iowa Gambling Task : evidence from ventromedial patients, dorsolateral patients, and normal subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riadh Ouerchefani</w:t>
+                <w:t xml:space="preserve">Frontal versus dysexecutive syndromes: relevance of an interactionist approach in a case series of patients with prefrontal lobe damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoufel Ouerchefani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Vanesa Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Riadh Ben Rejeb</w:t>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.432-461. </w:t>
+              <w:t xml:space="preserve">Neuropsychol Rehabil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.919-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnp.12156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2016.1209420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345285v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie et technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9284,51 +9284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Wilu Wilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (2), pp.130-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9356,606 +9356,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination memory in social interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociation between decision-making under risk and decision-making under ambiguity in premanifest and manifest Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Raffard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Najia Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prundean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (5), pp.610-618. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.87 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09658211.2017.1387665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416595v1</w:t>
+                <w:t xml:space="preserve">hal-01660614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of memories with the help of music in Alzheimer's disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les phénomènes de dépendance à l’environnement: réflexions sur l’autonomie humaine à partir de la clinique neurologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Nizard</w:t>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.325-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334423v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation en créole martiniquais et validation préliminaire d’une échelle d’évaluation de la dépression chez les personnes âgées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Triboulet</w:t>
+                <w:t xml:space="preserve">Destination memory in social interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (5), pp.610-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2017.1387665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297105v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phénomènes de dépendance à l’environnement: réflexions sur l’autonomie humaine à partir de la clinique neurologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
+                <w:t xml:space="preserve">Retrieval of memories with the help of music in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilia Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2017.0689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901629v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation between decision-making under risk and decision-making under ambiguity in premanifest and manifest Huntington's disease</w:t>
+                <w:t xml:space="preserve">Adaptation en créole martiniquais et validation préliminaire d’une échelle d’évaluation de la dépression chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najia Adjeroud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Eliazord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.07.011⟩</w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (99), pp.206-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660614v1</w:t>
+                <w:t xml:space="preserve">hal-03297105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des aptitudes exécutives et de cognition sociale dans la violence sexuelle : une étude de cas</w:t>
               </w:r>
@@ -10058,51 +10058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A randomized, double-blind, placebo-controlled trial evaluating cysteamine in Huntington's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Bachoud-Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10110,51 +10110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32, pp.932-936. </w:t>
@@ -10205,77 +10205,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrepancy between social and nonsocial decision-making under uncertainty following prefrontal lobe damage : the impact of an interactionist approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10326,103 +10326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of different regions of the prefrontal cortex and lesion laterality to deficit of decision-making on the Iowa Gambling Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ouerchefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Ouerchefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Riadh Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.73-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10456,51 +10456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remédiation musicale de la cognition et du comportement dans la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilia Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10779,6779 +10779,6779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality and neuropsychological assessment: The reliability of a virtual kitchen to assess daily-life activities in victims of traumatic brain injury.</w:t>
+                <w:t xml:space="preserve">Intérêts de la réalité virtuelle pour l’évaluation et la prise en charge des perturbations cognitives et comportementales associées au vieillissement pathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Alexandra Foloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (3), pp.223-235. </w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (96), pp.313-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23279095.2015.1048514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388724v1</w:t>
+                <w:t xml:space="preserve">hal-03287541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination and source memory in Huntington's disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Theory of Mind and Empathy in Preclinical and Clinical Huntington's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole El Massioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prudean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnp.12057⟩</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nsv093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066843v1</w:t>
+                <w:t xml:space="preserve">hal-01392762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Mind and Empathy in Preclinical and Clinical Huntington's Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriana Prudean</w:t>
+                <w:t xml:space="preserve">M2 A randomised, double-blind, placebo-controlled trial evaluating cysteamine in huntington’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Bachoud-Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/scan/nsv093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (Suppl 1), pp.A101.2-A102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2016-314597.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392762v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M2 A randomised, double-blind, placebo-controlled trial evaluating cysteamine in huntington’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+                <w:t xml:space="preserve">Theory of Mind and social reserve: Alternative hypothesis of progressive Theory of Mind decay during different stages of Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2016-314597.287⟩</w:t>
+              <w:t xml:space="preserve">Social Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.409-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470919.2015.1101014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929234v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de la réalité virtuelle pour l’évaluation et la prise en charge des perturbations cognitives et comportementales associées au vieillissement pathologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">Emotion regulation after traumatic brain injury: distinct patterns of sympathetic activity during anger expression and recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aboulafia-Brakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ptak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Head Trauma Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HTR.0000000000000171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2016.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03287541v1</w:t>
+                <w:t xml:space="preserve">hal-01901663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion regulation after traumatic brain injury: distinct patterns of sympathetic activity during anger expression and recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Aboulafia-Brakha</w:t>
+                <w:t xml:space="preserve">Social cognition in normal and pathological aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ptak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Head Trauma Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.438-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HTR.0000000000000171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901663v1</w:t>
+                <w:t xml:space="preserve">hal-01872794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Mind and social reserve: Alternative hypothesis of progressive Theory of Mind decay during different stages of Alzheimer’s disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+                <w:t xml:space="preserve">Impaired Decision Making and Loss of Inhibitory-Control in a Rat Model of Huntington Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole El Massioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+                <w:t xml:space="preserve">Charlotte Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Yagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470919.2015.1101014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2016.00204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901605v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cognition in normal and pathological aging.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Destination and source memory in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0640⟩</w:t>
+              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnp.12057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872794v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Decision Making and Loss of Inhibitory-Control in a Rat Model of Huntington Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Najia Adjeroud</w:t>
+                <w:t xml:space="preserve">Virtual reality and neuropsychological assessment: The reliability of a virtual kitchen to assess daily-life activities in victims of traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Garces</w:t>
+                <w:t xml:space="preserve">Pierre Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, </w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.223-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2016.00204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2015.1048514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400279v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination memory for emotional information in older adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Fasotti</w:t>
+                <w:t xml:space="preserve">Decision-making of Prefrontal Patients with the Iowa Gambling Task: Unexpected Spared Performances and Preliminary Evidence for the Need of Alternative Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2015.1001658⟩</w:t>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.509-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2015.1050458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901695v1</w:t>
+                <w:t xml:space="preserve">hal-01392736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of virtual reality-based training to enhance the functional autonomy of Alzheimer's disease patients in cooking activities: A single case study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+                <w:t xml:space="preserve">Source Memory Rehabilitation: A Review Toward Recommendations for Setting Up a Strategy Training Aimed at the &amp;quot;What, Where, and When&amp;quot; of Episodic Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy P. C. Kessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09602011.2015.1094394⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology. Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Applied Neuropsychology. Adult, 23 (1), pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2014.992071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525536v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological approach of executive functions using the Behavioural Assessment of the Dysexecutive Syndrome for Children (BADS-C): Developmental and validity study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Roy</w:t>
+                <w:t xml:space="preserve">The potential of virtual reality-based training to enhance the functional autonomy of Alzheimer's disease patients in cooking activities: A single case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Alexandra Foloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiko Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2015.1072138⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2015.1094394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698217v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making of Prefrontal Patients with the Iowa Gambling Task: Unexpected Spared Performances and Preliminary Evidence for the Need of Alternative Measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Ecological approach of executive functions using the Behavioural Assessment of the Dysexecutive Syndrome for Children (BADS-C): Developmental and validity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.509-521. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (9), pp.956 - 971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13854046.2015.1050458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2015.1072138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392736v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Memory Rehabilitation: A Review Toward Recommendations for Setting Up a Strategy Training Aimed at the &amp;quot;What, Where, and When&amp;quot; of Episodic Retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">“Forget to Whom You Have Told This Proverb”: Directed Forgetting of Destination Memory in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy P. C. Kessels</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology. Adult</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Applied Neuropsychology. Adult, 23 (1), pp.53-60. </w:t>
+              <w:t xml:space="preserve">Behavioural Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Behavioural Neurology, 215991, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23279095.2014.992071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/215971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542060v1</w:t>
+                <w:t xml:space="preserve">hal-01901727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Forget to Whom You Have Told This Proverb”: Directed Forgetting of Destination Memory in Alzheimer’s Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Reduced impact of emotion on choice behavior in presymptomatic BACHD rats, a transgenic rodent model for Huntington Disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Yagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Gandolphe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Libo Yu-Taeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leblanc-Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/215971⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.249-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901727v1</w:t>
+                <w:t xml:space="preserve">hal-01240368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced impact of emotion on choice behavior in presymptomatic BACHD rats, a transgenic rodent model for Huntington Disease.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bozon</w:t>
+                <w:t xml:space="preserve">Destination memory for emotional information in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leblanc-Veyrac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 125, pp.249-57. </w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.204-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2015.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2015.1001658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240368v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed forgetting of source memory in normal aging and Alzheimer's disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">External Reference Samples for Residual Stress Analysis by X-Ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le-Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-014-0276-1⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 996, pp.221-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901702v1</w:t>
+                <w:t xml:space="preserve">hal-02277508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External Reference Samples for Residual Stress Analysis by X-Ray Diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le-Bec</w:t>
+                <w:t xml:space="preserve">An integrative view of Luria’s perspective on arithmetic problem solving: The two sides of environmental dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 996, pp.221-227. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (1), pp.88-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2013.870135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277508v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative view of Luria’s perspective on arithmetic problem solving: The two sides of environmental dependency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">The cognitive and neuroanatomical underpinnings of destination memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royp Kessels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2013.870135⟩</w:t>
+              <w:t xml:space="preserve">Translational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13380-014-0219-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006723v1</w:t>
+                <w:t xml:space="preserve">hal-03355665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cognitive and neuroanatomical underpinnings of destination memory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting everyday action deficits in Alzheimer’s disease using a non-immersive virtual reality kitchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Alexandra Foloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiko Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (2), pp.147-151. </w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (05), pp.468-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s13380-014-0219-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1355617714000344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355665v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting everyday action deficits in Alzheimer’s disease using a non-immersive virtual reality kitchen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent does destination recall induce episodic reliving? Evidence from Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Luyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Omigie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1355617714000344⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2), pp.127-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2013.869309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006719v1</w:t>
+                <w:t xml:space="preserve">hal-03355668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does destination recall induce episodic reliving? Evidence from Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Role of context recall in destination memory decline in normal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Omigie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (2), pp.127-36. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.432-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13803395.2013.869309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2014.0499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355668v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of context recall in destination memory decline in normal aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Directed forgetting of source memory in normal aging and Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (4), pp.432-439. </w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.329-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2014.0499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40520-014-0276-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355672v1</w:t>
+                <w:t xml:space="preserve">hal-01901702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic memory decline in Huntington's disease, a binding deficit?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Destination memory in Alzheimer's Disease: when I imagine telling Ronald Reagan about Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verny</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Postal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Huntington's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JHD-130056⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355680v1</w:t>
+                <w:t xml:space="preserve">hal-03355667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de décision : aspects théoriques, neuroanatomie et évaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual reality as a new approach to assess cognitive decline in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Journal of Interdisciplinary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (8), pp.612-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5901/ajis.2013.v2n8p612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rne.052.0069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355520v1</w:t>
+                <w:t xml:space="preserve">hal-03355799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive functions in clinical and preclinical Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 169, pp.695-708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2013.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Clinique des niveaux de perturbation de la metacognition, de la cognition sociale et du contrôle exécutif dans la pathologie frontale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Theze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Havet-Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.9-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rne.051.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie et prise de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (2), pp.67-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rne.052.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination memory in Alzheimer's Disease: when I imagine telling Ronald Reagan about Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effects of music on autobiographical verbal narration in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Postal</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (6), pp.691--700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2013.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.11.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355667v1</w:t>
+                <w:t xml:space="preserve">hal-01240615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality as a new approach to assess cognitive decline in the elderly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective and retrospective time perception are related to mental time travel: evidence from Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Banville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Cloutier</w:t>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Interdisciplinary Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2013.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5901/ajis.2013.v2n8p612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355799v1</w:t>
+                <w:t xml:space="preserve">hal-03355681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of music on autobiographical verbal narration in Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Episodic memory decline in Huntington's disease, a binding deficit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Huntington's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (3), pp.305-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JHD-130056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2013.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01240615v1</w:t>
+                <w:t xml:space="preserve">hal-03355680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective and retrospective time perception are related to mental time travel: evidence from Alzheimer's disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prise de décision : aspects théoriques, neuroanatomie et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 83 (1), pp.45-51. </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2013.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rne.052.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355681v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we know about the relationship between source monitoring deficits and executive dysfunction?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+                <w:t xml:space="preserve">Virtual reality as a screening tool for sports concussion in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stipanicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychol Rehabil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09602011.2012.658267⟩</w:t>
+              <w:t xml:space="preserve">Brain Inj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (13-14), pp.1564-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/02699052.2012.698359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355675v1</w:t>
+                <w:t xml:space="preserve">hal-03355797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music cues autobiographical memory in mild Alzheimer’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The involuntary nature of music-evoked autobiographical memories in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Postal</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Gerontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.238-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2011.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355662v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitual kitchen : A dual-modal virtual reality platform for (re)learning of everyday life cooking activites in Alzheimer’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Destination memory in mild Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Postal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.215-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BEN-2012-129014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355893v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre contrôle de la source en mémoire épisodique et fonctionnement exécutif dans le vieillissement normal</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitual kitchen : A dual-modal virtual reality platform for (re)learning of everyday life cooking activites in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiko Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (2), pp.197-205</w:t>
+              <w:t xml:space="preserve">Presence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355661v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Script-event representation in patients with severe traumatic brain injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre contrôle de la source en mémoire épisodique et fonctionnement exécutif dans le vieillissement normal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.197-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355528v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality as a screening tool for sports concussion in adolescents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Script-event representation in patients with severe traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Inj</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (9), pp.1155-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/02699052.2012.698359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355797v1</w:t>
+                <w:t xml:space="preserve">hal-03355528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destination memory in mild Alzheimer's Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Music Enhances Autobiographical Memory in Mild Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Postal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (1), pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03601277.2010.515897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/BEN-2012-129014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355677v1</w:t>
+                <w:t xml:space="preserve">hal-04646707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The involuntary nature of music-evoked autobiographical memories in Alzheimer's disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impaired decision-making and brain shrinkage in alcoholism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rauchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. La Joie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mezenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2011.12.005⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (3), pp.125-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355674v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Enhances Autobiographical Memory in Mild Alzheimer’s Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Postal</w:t>
+                <w:t xml:space="preserve">Cognitive Barriers to Readiness to Change in Alcohol-Dependent Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cauvin Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03601277.2010.515897⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01760.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646707v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00665745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired decision-making and brain shrinkage in alcoholism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source monitoring in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (2), pp.185-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2012.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355741v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Barriers to Readiness to Change in Alcohol-Dependent Patients.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Pinon</w:t>
+                <w:t xml:space="preserve">Music cues autobiographical memory in mild Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Postal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.30-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01760.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00665745v1</w:t>
+                <w:t xml:space="preserve">hal-03355662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source monitoring in Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">What do we know about the relationship between source monitoring deficits and executive dysfunction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 80 (2), pp.185-91. </w:t>
+              <w:t xml:space="preserve">Neuropsychol Rehabil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.449-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2012.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2012.658267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355679v1</w:t>
+                <w:t xml:space="preserve">hal-03355675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed forgetting of autobiographical memory in mild Alzheimer’s disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for deficits on different components of theory of mind in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thomassin-Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2011.626428⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (6), pp.741 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0024408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645178v1</w:t>
+                <w:t xml:space="preserve">hal-02006743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neural substrates of script knowledge deficits as revealed by a PET study in Huntington's disease.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A contribution to the study of environmental dependency phenomena: The social hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriana Prundean</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 49 (9), pp.2673-84. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 49, pp.3279-3294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00624522v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for deficits on different components of theory of mind in Huntington's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The conditions of respect of rules in young and elderly drivers: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lancelot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European journal of psychology applied to legal context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.11-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006743v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to the study of environmental dependency phenomena: The social hypothesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Directed forgetting of autobiographical memory in mild Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Postal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (8), pp.993-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2011.626428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006631v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conditions of respect of rules in young and elderly drivers: an exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The neural substrates of script knowledge deficits as revealed by a PET study in Huntington's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gaymard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Osiurak</w:t>
+                <w:t xml:space="preserve">Véronique Gaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prundean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European journal of psychology applied to legal context</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (9), pp.2673-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355890v1</w:t>
+                <w:t xml:space="preserve">inserm-00624522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive dysfunction in children with neurofibromatosis type 1: a study of action planning.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Executive dysfunction in children with neurofibromatosis type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (6), pp.1056-63. </w:t>
+              <w:t xml:space="preserve">, 2010, 16 (6), pp.1056-1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S135561771000086X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862389v1</w:t>
+                <w:t xml:space="preserve">hal-04169757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive dysfunction in children with neurofibromatosis type 1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Charbonnier</w:t>
+                <w:t xml:space="preserve">Study of metamemory in patients with chronic alcoholism using a feeling-of-knowing episodic memory task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S135561771000086X⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (11), pp.1888-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2010.01277.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169757v1</w:t>
+                <w:t xml:space="preserve">inserm-00538645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of metamemory in patients with chronic alcoholism using a feeling-of-knowing episodic memory task.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
+                <w:t xml:space="preserve">Utilization behavior: Clinical and theoretical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.453-462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2010.01277.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00538645v1</w:t>
+                <w:t xml:space="preserve">halshs-00485344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization behavior: Clinical and theoretical approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Executive dysfunction in children with neurofibromatosis type 1: a study of action planning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (3), pp.453-462</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 16 (6), pp.1056-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S135561771000086X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00485344v1</w:t>
+                <w:t xml:space="preserve">hal-00862389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive inhibition and working memory in unipolar depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2008.10.028⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.769-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526507v1</w:t>
+                <w:t xml:space="preserve">halshs-00485306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jarry</w:t>
+                <w:t xml:space="preserve">Contrôle exécutif, cognition sociale, émotions et métacognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thomassin-Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.011.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485306v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle exécutif, cognition sociale, émotions et métacognition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive inhibition and working memory in unipolar depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Kefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1 (1), pp.24-33. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (1-2), pp.100-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rne.011.0024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2008.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006746v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle exécutif et comportement d'utilisation d'objets: Vers une dissociation</w:t>
               </w:r>
@@ -17563,64 +17563,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17656,471 +17656,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives chez l’enfant avec autisme : Evaluation comportementale.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Roy</w:t>
+                <w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (3), pp.225-243</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477873v1</w:t>
+                <w:t xml:space="preserve">halshs-00485314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object utilization and object usage. A single-case study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+                <w:t xml:space="preserve">Fonctions exécutives chez l’enfant avec autisme : Evaluation comportementale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Carrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (2), pp.169-183</w:t>
+              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (3), pp.225-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485329v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+                <w:t xml:space="preserve">Object utilization and object usage. A single-case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.169-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485314v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Troubles Praxiques aux Troubles Techniques. Une Etude de Deux Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18214,51 +18214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustayeen A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Rhythm Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 29 (3), pp.229-236. </w:t>
@@ -18341,51 +18341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation écologique et neuropsychologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amieva, H.; Azouvi, P.; Barbeau, E.; Colette, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Neuropsychologie Adulte – Evaluation (3ème Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DeBoeck, pp.90-107, 2023</w:t>
@@ -18408,411 +18408,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of social cognition after traumatic brain injury.</w:t>
+                <w:t xml:space="preserve">Social cognition in traumatic brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Heredia-Garzon</w:t>
+                <w:t xml:space="preserve">Alicia Garzon Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnosis and treatment of traumatic brain injury.The Neuroscience of Traumatic Brain Injury.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular, Molecular, Physiological, and Behavioral Aspects of Traumatic Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.447-459, 2022, 978-0-12-823036-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823036-7.00045-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814364v1</w:t>
+                <w:t xml:space="preserve">hal-04845410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cognition in traumatic brain injury</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Social cognition in traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Garzon-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rajkumar Rajendram; Victor R. Preedy; Colin R. Martin Eds. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular, Molecular, Physiological, and Behavioral Aspects of Traumatic Brain Injury</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellular, molecular, physiological, and behavioral aspect of traumatic brain injury. The Neuroscience of Traumatic Brain Injury.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Academic Press, 2022, Cellular, molecular, physiological, and behavioral aspect of traumatic brain injury. The Neuroscience of Traumatic Brain Injury., 978-0-12-823036-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845410v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cognition in traumatic brain injury.</w:t>
+                <w:t xml:space="preserve">Rehabilitation of social cognition after traumatic brain injury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Garzon-Heredia</w:t>
+                <w:t xml:space="preserve">Alicia Heredia-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rajkumar Rajendram; Victor R. Preedy; Colin R. Martin Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular, molecular, physiological, and behavioral aspect of traumatic brain injury. The Neuroscience of Traumatic Brain Injury.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Academic Press, 2022, Cellular, molecular, physiological, and behavioral aspect of traumatic brain injury. The Neuroscience of Traumatic Brain Injury., 978-0-12-823036-7</w:t>
+              <w:t xml:space="preserve">Diagnosis and treatment of traumatic brain injury.The Neuroscience of Traumatic Brain Injury.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Academic Press, 2022, 978-0-12-823347-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814368v1</w:t>
+                <w:t xml:space="preserve">hal-03814364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and Rehabilitation after Traumatic Brain Injury Using Virtual Reality: A Systematic Review and Discussion Concerning Human-Computer Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïna Rosinvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18967,90 +18967,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des traumatismes crâniens en vie quotidienne : Intérêt de la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traumatisme crânio-cérébraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Editeur, pp.37-62, 2015</w:t>
@@ -19174,51 +19174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge des syndromes dysexécutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19250,458 +19250,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap neuropsychique chez le sujet âgé atteint de la maladie d’Alzheimer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rééducation de la compréhension de l’implicite : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Peretti</w:t>
+                <w:t xml:space="preserve">Caroline Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap psychique, Handicap somatopsychique : variations pluridisciplinaires en clinique et en recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.101-111, 2012, 978-2-296-96249-1</w:t>
+              <w:t xml:space="preserve">Cognition sociale et neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solal Editeur, pp.305-324, 2012, Neuropsychologie, 978-2353271467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585808v1</w:t>
+                <w:t xml:space="preserve">hal-03355519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rééducation de la compréhension de l’implicite : une étude de cas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pragmatique et compréhension du langage chez l’enfant : la question de l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Racineux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Allain; Ghislaine Aubin; Didier Le Gall. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition sociale et neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Solal Editeur, pp.305-324, 2012, Neuropsychologie, 978-2353271467</w:t>
+              <w:t xml:space="preserve">, Solal, pp.265-282, 2012, (Neuropsychologie), 978-2-35327-146-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355519v1</w:t>
+                <w:t xml:space="preserve">hal-04027308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatique et compréhension du langage chez l’enfant : la question de l’évaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gil</w:t>
+                <w:t xml:space="preserve">De la neuropsychologie cognitive à la neuropsychologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition sociale et neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Solal, pp.265-282, 2012, (Neuropsychologie), 978-2-35327-146-7</w:t>
+              <w:t xml:space="preserve">, Solal Editeur, pp.9-30, 2012, 978-2353271467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027308v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la neuropsychologie cognitive à la neuropsychologie sociale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Handicap neuropsychique chez le sujet âgé atteint de la maladie d’Alzheimer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition sociale et neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Solal Editeur, pp.9-30, 2012, 978-2353271467</w:t>
+              <w:t xml:space="preserve">Handicap psychique, Handicap somatopsychique : variations pluridisciplinaires en clinique et en recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-111, 2012, 978-2-296-96249-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355487v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'une prise en charge des activités complexes de vie quotidienne : le cas FT</w:t>
               </w:r>
@@ -19713,51 +19713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19883,51 +19883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19969,77 +19969,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects neuropsychologiques de l’infraction à caractère sexuel: un dysfonctionnement frontal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlis Poulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20202,90 +20202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie sociale et neuropsychologie: Aspects complémentaires dans le champ de la sécurité routière et des usagers vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques routiers et transports durables RRTD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20310,51 +20310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VR based Collaborative Errorless Learning System Using Humanoid Avatar for People with Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takehiko Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Yamagami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20457,103 +20457,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective, psychological, cognitive and social impacts of pre-symptomatic test to Huntington disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Sherer-Gagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prundeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres international de l'EHDN (European Huntington's Disease Network)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Barcelone, France</w:t>
@@ -20614,77 +20614,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et rééducation de la cognition sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Garzon-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20966,606 +20966,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural basis of irony in patients with Multiple Sclerosis : an exploratory fMRI study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Bannier</w:t>
+                <w:t xml:space="preserve">A new motion-based tool for occupation and monitoring of residents in nursing homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Alexandra Foloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Alphonse Calenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakae Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, Floride, United States. pp.469-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22649-7_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02148314v1</w:t>
+                <w:t xml:space="preserve">hal-02271836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new motion-based tool for occupation and monitoring of residents in nursing homes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">Neural basis of irony in patients with Multiple Sclerosis : an exploratory fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sakae Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Human-Computer Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271836v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02148314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a Sorting Task Implemented in the Virtual Multitasking Task-2 and Effect of Aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Interaction Techniques and Pointing Task: A Preliminary Analysis to Understand How to Characterize the User Abilities in Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference, HIMI 2018, Held as Part of HCI International 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.41-54, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-92046-7_4⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.217-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92046-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515740v1</w:t>
+                <w:t xml:space="preserve">hal-02515697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Techniques and Pointing Task: A Preliminary Analysis to Understand How to Characterize the User Abilities in Virtual Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Validation of a Sorting Task Implemented in the Virtual Multitasking Task-2 and Effect of Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference, HIMI 2018, Held as Part of HCI International 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.217-227, </w:t>
+              <w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.41-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-92046-7_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92046-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515697v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Virtual Kitchen for Cognitive Rehabilitation of Alzheimer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakae Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohiko Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Alexandra Foloppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21606,723 +21606,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation Patterns in Ederly During Multitasking in Virtual Environnment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Using Virtual Reality to Assess the Elderly: The Impact of Human-Computer Interfaces on Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference, HCI International 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Vancouver, Canada. pp.176-188, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58524-6_16⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Vancouver, Canada. pp.113-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58524-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527896v1</w:t>
+                <w:t xml:space="preserve">hal-02527874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New 2D Interaction-based Method for the Behavioral Analysis of Instrumental Activities of Daily Living</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Navigation Patterns in Ederly During Multitasking in Virtual Environnment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Human-Computer Interaction: Theory and Application (HUCAPP’17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Porto, Portugal. pp.146 -151, </w:t>
+              <w:t xml:space="preserve">19th International Conference, HCI International 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vancouver, Canada. pp.176-188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006255901460151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58524-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525545v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Virtual Reality to Assess the Elderly: The Impact of Human-Computer Interfaces on Cognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A New 2D Interaction-based Method for the Behavioral Analysis of Instrumental Activities of Daily Living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Alexandra Foloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference, HCI International 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vancouver, Canada. pp.113-123, </w:t>
+              <w:t xml:space="preserve">1st International Conference on Human-Computer Interaction: Theory and Application (HUCAPP’17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Porto, Portugal. pp.146 -151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58524-6_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006255901460151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527874v1</w:t>
+                <w:t xml:space="preserve">hal-02525545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Interaction Techniques for Virtual Shopping : design and preliminary study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nolin</w:t>
+                <w:t xml:space="preserve">Les troubles de la communication dans la SEP-RR: pragmatique du langage et traitement des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computer Graphics Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31ème Congrès de la Sofmer ( Société Française de Médecine Physique et de Réadaptation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525541v1</w:t>
+                <w:t xml:space="preserve">hal-01982172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles de la communication dans la SEP-RR: pragmatique du langage et traitement des émotions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dardier</w:t>
+                <w:t xml:space="preserve">3D Interaction Techniques for Virtual Shopping : design and preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de la Sofmer ( Société Française de Médecine Physique et de Réadaptation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rome, Italy. pp.271-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005725402690277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982172v1</w:t>
+                <w:t xml:space="preserve">hal-02525541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of mind and linguistic pragmatic difficulties in behavioural-variant frontotemporal dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22399,51 +22399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion Assessment for Affective Computing Based on Physiological Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Suteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22494,51 +22494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap neuropsychique chez le sujet âgé atteint de la maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22628,51 +22628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Annaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustayeen A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitamin D. Chemistry, Bioogy and Clinical Applications of the Steroid Hormone.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Strasbourg, France</w:t>
@@ -22733,64 +22733,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on des auteurs de violences sexuelles entre étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22866,64 +22866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition sociale et neuropsychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solal Editeur, 2012, 978-2353271467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23031,51 +23031,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9261690"/>
+    <w:nsid w:val="A04222FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23262,51 +23262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-allain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-0986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083595996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-025-09679-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05240794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Youssov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.108017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faure-de Baets" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2025.107876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Emmelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-097543" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vovard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cassereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.11.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noublanche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538144" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04654596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roualdes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2024.2309246" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04934907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00430" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jollivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04681195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C&#226;mara-Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dellatolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bayen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2387065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Menetrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07808-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04819142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prundean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-023-06775-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-H&#233;r&#233;dia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Merhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0760" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2023.2190596" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13091250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2022.2133295" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051919" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2022.2110573" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221130223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04836064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M'Barek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legros-Lafarge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fiegl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105878" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04834674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clineuro.2022.107525" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257993v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2022.04.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000501" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0997" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2022.2040432" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10804-022-09399-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/md.0000000000029145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-021-02056-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1799791" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279000v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2021.2023811" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661218v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blazek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carballido" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13010-021-00101-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12715" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349621v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1764958" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Noquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.06.081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.134.4.0405" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-210615" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heren-Le Bastard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fliss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legouvello" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.09.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510275v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hamon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sao&#251;t" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.103953" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0300-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02860085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.1545" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03014448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-020-00961-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05036252v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.133.4.0501" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2020.1722085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322469v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M&#8217;barek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratko Radakovic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9775-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acz010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0510" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Michalon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Serveaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Wilu Wilu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2019.1585350" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03343464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-190440" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Togher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1533143" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03297259v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fasotti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bertens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0506" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bejanin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnepain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24794" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02535029v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bourseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriell Pouliquen-Loriferne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HTR.0000000000000452" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287538v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.111.0026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02975277v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer-Gagou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681805.2019.1675756" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2019.1696837" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320691v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Iralde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.05.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jaglin-Grimonprez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerolle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.04.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Calso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1560105" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006652v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saint-Jean" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1531306" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901627v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Poulette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000105" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982564v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Lerma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2016.1209420" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345285v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ouerchefani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ouerchefani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riadh Ben Rejeb" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12156" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0447" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lardenois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0457" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298403v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0749" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008268v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pivette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lambrichts" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lalaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2018.1426447" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.102.0130" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416595v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2017.1387665" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334423v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilia Chevreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nizard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0689" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297105v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Eliazord" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triboulet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.08.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901629v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660614v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Adjeroud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.07.011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBGCB2M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288261v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sorel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.093.0178" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062046v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287540v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2016.1182066" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345278v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2016.06.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430349v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2778" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04073171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moss" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pardi&#241;as" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Langbehn" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Lo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Leavitt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30161-8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008236v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2017.0428" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388724v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nolin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2015.1048514" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066843v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392762v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Massioui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prudean" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsv093" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929234v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2016-314597.287" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287541v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Alexandra Foloppe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.09.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901663v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aboulafia-Brakha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ptak" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HTR.0000000000000171" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901605v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Fliss" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2015.1101014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872794v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0640" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400279v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lamirault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Yag&#252;e" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garces" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00204" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901695v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasotti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2015.1001658" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525536v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamaguchi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2015.1094394" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698217v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2015.1072138" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392736v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2015.1050458" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02542060v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy P. C. Kessels" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2014.992071" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901727v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gandolphe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/215971" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240368v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Yu-Taeger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bozon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leblanc-Veyrac" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.10.003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901702v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-014-0276-1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277508v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasniewski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cacot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le-Bec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.221" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006723v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.870135" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355665v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royp Kessels" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13380-014-0219-5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006719v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617714000344" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355668v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moroni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luyat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omigie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.869309" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355672v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0499" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355680v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHD-130056" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355520v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0069" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355515v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.020" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355694v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theze" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Havet-Thomassin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.051.0009" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355523v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0067" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355667v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Postal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.11.014" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355799v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cloutier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/ajis.2013.v2n8p612" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240615v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2013.06.001" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355681v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.06.008" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355675v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2012.658267" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355662v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355893v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foloppe" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legay" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355661v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355528v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.016" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355797v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stipanicic" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Henry" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joyal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699052.2012.698359" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355677v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BEN-2012-129014" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355674v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2011.12.005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646707v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Postal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601277.2010.515897" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355741v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Berre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauchs" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. La Joie" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mezenge" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudehent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2012.10.002" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665745v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Le Berre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin C&#233;line" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01760.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355679v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.06.004" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645178v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2011.626428" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00624522v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaura" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.05.015" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006743v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thomassin-Havet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gohier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lancelot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024408" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006631v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355890v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862389v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Charbonnier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135561771000086X" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H96PL5QP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04169757v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538645v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2010.01277.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485344v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526507v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferracci" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lawrence" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Kefi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.10.028" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006746v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.011.0024" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485338v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477873v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gillet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Carrado" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03195592v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jamali" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ibrahim" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustayeen A. Khan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.29.3.229.1438" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404430v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814364v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Heredia-Garzon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845410v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon Heredia" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823036-7.00045-1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814368v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-Heredia" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515760v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;na Rosinvil" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9482-3_15" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088594v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901719v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355447v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Serveaux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355526v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04585808v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peretti" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355519v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Racineux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027308v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355487v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635437v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Ferracci" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bernat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622188v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285701v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982572v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapelain" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869050v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525526v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Yamagami" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Sato" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibiki Fujino" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testsuya Harada" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scitepress.org/DigitalLibrary/PublicationsDetail.aspx?ID=XSWmRuuhU8g=&amp;amp;t=1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005313904620469" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05271143v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sherer-Gagou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prundeau" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814426v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05315090v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ferr&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05315092v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferr&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148314v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271836v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakae Yamamoto" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22649-7_37" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515740v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lussier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Massicotte" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couture" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92046-7_4" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515697v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92046-7_20" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527957v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohiko Mori" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_36" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527896v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tabet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58524-6_16" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525545v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006255901460151" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527874v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58524-6_10" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525541v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005725402690277" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982172v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapelain" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982456v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besnard" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846520v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hamdi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Suteau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05271159v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03243897v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Do" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G; Bouet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Annaix" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559540v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355421v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-allain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-0986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083595996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faure-de Baets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Emmelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-097543" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05240794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Youssov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.108017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-025-09679-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2025.107876" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vovard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cassereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jollivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00424" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04654596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roualdes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2024.2309246" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04934907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00430" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04681195v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C&#226;mara-Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dellatolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bayen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2387065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Menetrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07808-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618665v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noublanche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538144" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2023.2190596" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-H&#233;r&#233;dia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Merhi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0760" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13091250" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2022.2133295" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051919" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04819142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prundean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-023-06775-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0997" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04834674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clineuro.2022.107525" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257993v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2022.04.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278933v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/md.0000000000029145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10804-022-09399-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-021-02056-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2022.2040432" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2021.2023811" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1799791" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2022.2110573" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221130223" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04836064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M'Barek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gautier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legros-Lafarge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fiegl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105878" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349610v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12715" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blazek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carballido" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13010-021-00101-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349621v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1764958" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Noquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.06.081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.134.4.0405" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-210615" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510275v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hamon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sao&#251;t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01367" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.103953" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0300-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heren-Le Bastard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fliss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legouvello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02860085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.1545" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05036252v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.133.4.0501" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03014448v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-020-00961-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2020.1722085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322469v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M&#8217;barek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratko Radakovic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9775-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03297259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fasotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bertens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0506" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Michalon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Serveaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Wilu Wilu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2019.1585350" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03343464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-190440" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Togher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1533143" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bejanin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnepain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24794" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287538v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.111.0026" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02535029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bourseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriell Pouliquen-Loriferne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HTR.0000000000000452" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02975277v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer-Gagou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681805.2019.1675756" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383648v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2019.1696837" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Iralde" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.05.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484428v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jaglin-Grimonprez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerolle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.04.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006678v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Calso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2018.1560105" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006652v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saint-Jean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1531306" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0510" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341441v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acz010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345285v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ouerchefani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ouerchefani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riadh Ben Rejeb" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12156" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901627v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Poulette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000105" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982564v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Lerma" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2016.1209420" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0447" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lardenois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0457" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298403v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0749" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008268v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pivette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lambrichts" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lalaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2018.1426447" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.102.0130" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660614v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Adjeroud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.07.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBGCB2M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901629v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2017.1387665" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334423v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilia Chevreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nizard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0689" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297105v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Eliazord" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triboulet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.08.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288261v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sorel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.093.0178" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062046v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287540v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2016.1182066" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345278v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2016.06.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430349v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2778" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04073171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moss" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pardi&#241;as" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Langbehn" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Lo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Leavitt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30161-8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008236v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2017.0428" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287541v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Alexandra Foloppe" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.09.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392762v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Massioui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prudean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsv093" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929234v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2016-314597.287" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901605v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Fliss" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2015.1101014" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901663v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aboulafia-Brakha" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ptak" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HTR.0000000000000171" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872794v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0640" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400279v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lamirault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Yag&#252;e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garces" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00204" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066843v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12057" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388724v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nolin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2015.1048514" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392736v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2015.1050458" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02542060v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy P. C. Kessels" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2014.992071" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525536v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamaguchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2015.1094394" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698217v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2015.1072138" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901727v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gandolphe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/215971" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240368v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Yu-Taeger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bozon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leblanc-Veyrac" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.10.003" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901695v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasotti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2015.1001658" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277508v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasniewski" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cacot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le-Bec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.221" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006723v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.870135" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355665v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royp Kessels" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13380-014-0219-5" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006719v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617714000344" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355668v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moroni" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luyat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omigie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.869309" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355672v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0499" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901702v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-014-0276-1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355667v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Postal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.11.014" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355799v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cloutier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/ajis.2013.v2n8p612" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355515v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.020" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355694v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theze" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Havet-Thomassin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.051.0009" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355523v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0067" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240615v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2013.06.001" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355681v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.06.008" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355680v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHD-130056" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355520v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0069" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355797v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stipanicic" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Henry" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joyal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699052.2012.698359" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355674v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2011.12.005" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355677v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BEN-2012-129014" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355893v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foloppe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legay" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355661v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355528v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.016" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646707v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Postal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601277.2010.515897" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355741v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Berre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauchs" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. La Joie" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mezenge" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudehent" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2012.10.002" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665745v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Le Berre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin C&#233;line" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01760.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355679v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.06.004" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355662v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355675v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2012.658267" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006743v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thomassin-Havet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gohier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lancelot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024408" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006631v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355890v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645178v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2011.626428" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00624522v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaura" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.05.015" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04169757v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Charbonnier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135561771000086X" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H96PL5QP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538645v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2010.01277.x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485344v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862389v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006746v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.011.0024" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02526507v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferracci" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lawrence" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Kefi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.10.028" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485338v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477873v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gillet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Carrado" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03195592v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jamali" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ibrahim" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustayeen A. Khan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/brhm.29.3.229.1438" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404430v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845410v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon Heredia" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823036-7.00045-1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814368v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-Heredia" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814364v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Heredia-Garzon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515760v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;na Rosinvil" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9482-3_15" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088594v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901719v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355447v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Serveaux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355526v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355519v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Racineux" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027308v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355487v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04585808v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peretti" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635437v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Ferracci" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bernat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622188v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285701v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982572v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapelain" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869050v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525526v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Yamagami" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Sato" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibiki Fujino" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testsuya Harada" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scitepress.org/DigitalLibrary/PublicationsDetail.aspx?ID=XSWmRuuhU8g=&amp;amp;t=1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005313904620469" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05271143v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sherer-Gagou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prundeau" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814426v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05315090v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ferr&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05315092v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferr&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271836v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakae Yamamoto" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22649-7_37" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148314v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515697v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92046-7_20" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515740v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lussier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Massicotte" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couture" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92046-7_4" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527957v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohiko Mori" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_36" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527874v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58524-6_10" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527896v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tabet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58524-6_16" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525545v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006255901460151" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982172v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapelain" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525541v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005725402690277" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982456v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besnard" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846520v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hamdi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Suteau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05271159v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03243897v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Do" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G; Bouet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Annaix" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559540v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355421v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>