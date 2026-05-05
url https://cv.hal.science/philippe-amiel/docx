--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Amiel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4557-9266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081824440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (né en 1956) est sociologue et juriste de la santé, chercheur associé à L'INSERM (U1123 - Epidémiologie clinique et évaluatuon économique appliquées aux populations vulnérables, ECEVE) et avocat à Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DESS d’ethnométhodologie et docteur en droit, il a créé l'Unité de recherche en sciences humaines et sociales (URSHS) de l’Institut Gustave-Roussy à Villejuif, qu’il a dirigée pendant 10 ans (1995-2015), produisant de nombreux travaux sur les «survivants» du cancer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À l’intersection du droit et de la sociologie, il a travaillé particulièrement sur l’organisation et le droit des essais cliniques (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cobayes et des hommes : expérimentation sur l’être humain et justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Belles Lettres, 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a publié une </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnométodologie appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Lema, 2010) et une édition (avec A. Fagot-Largeault) de l’étude de Pierre-Charles Bongrand sur l’expérimentation humaine (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation sur l’homme, sa valeur scientifique, sa légitimité</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Villejuif, Presses de l’Institut Gustave Roussy | IgrPress, 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités associé à Paris 8 de 2003 à 2009, il y a créé le DESS (puis master) de Droit des établissements de santé. Il intervient aujourd’hui à dans les formations de Master de différentes universités (Montpellier, Angers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président de l'Association française pour la qualité de l'expertise médicale (AFQEM) depuis 2017, il en coordonne les formations destinées aux médecins souhaitant exercer comme experts judiciaires ou conseils de parties (Qualification en droit de l'expertise médico-légale — </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUADEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Amiel préside depuis 2023 le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité &amp;quot;Ethique & Cancer&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (sous l'égide de la ligue contre le cancer). Membre du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'évaluation éthique de l'INSERM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEEI-IRB), il est président du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de déontologie de l'Inserm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Amiel est chevalier des Palmes académiques (2007).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et recherche clinique : quelles évolutions pour les CPP et les comités d’éthique de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Berdaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2024.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled human infection trials: Legitimacy and conditions of implementation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Phalipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Bertoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (1), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2023.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise psychiatrique au pénal : la visioconférence n’est pas une option,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise psychiatrique au pénal : la visioconférence n’est pas une option, note sous arrêt Cass. crim., 22 nov. 2023 : n°22-86.713 [Bulletin et rapport]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04175623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smoking Prevention Intervention Among Young People in an Online Community Game: Results from a Pilot Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Kivits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games for Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/g4h.2022.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAUTY and the breast: is adjuvant chemotherapy the right time for a beauty boost? Lessons learned from a large randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahasti Saghatchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lacas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ghouadni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Tergemina Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3), pp.723-732. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11136-021-02947-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux tests génétiques en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206 (3), pp.433-439. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2022.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux tests génétiques en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The research burden of randomized controlled trial participation: a systematic thematic synthesis of qualitative evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivantha Naidoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-019-1476-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : protocoles de soins ou protocoles de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chneiweiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (5), pp.521-523. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de gestion des données de la recherche : une nécessaire acculturation des chercheurs aux enjeux de la science ouverte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.147-168. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.2061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02586122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’expertise des projets de recherche institutionnels, ExPair 2 : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulkedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drame de Rennes : risque et vigilance dans les essais cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the trifoliate orange taxon reveals two main genetic groups marked by specific morphological traits and water deficit tolerance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154 (3), pp.495-514. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021859615000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’expertise des projets de recherche institutionnels, ExPair 2 : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulkedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.S136. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendship and Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7175/rhc.v6i2.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations de patients et la recherche clinique académique et industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199 (4-5), pp.589-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational trajectories after childhood cancer: When illness experience matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cailbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Vathaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage du cancer du sein dans treize départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiratou Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienhan Sandrine Dabakuyo-Yonli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Olivia Dialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (2), pp.126-138. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer screening programmes: Challenging the coexistence with opportunistic mammography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiratou Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienhan S Dabakuyo-Yonli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving recruitment in pediatric clinical research: a strategy to consider.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentia Kaguelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Bertrand et les associations de recherche médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (52), pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les conditions des fins de vie en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.475-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849077v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment in pediatric clinical research was influenced by study characteristics and pediatricians' perceptions: a multicenter survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentia Kaguelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (10), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1,3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-financial conflicts of interest in academic grant evaluation: a qualitative study of multiple stakeholders in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendy Abdoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e35247. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais précoces en cancérologie, éthique et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Cancérologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXI (10), pp.514-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review of grant applications: criteria used and qualitative study of reviewer practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendy Abdoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e46054. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0046054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations de lutte contre le cancer en France dans la prise en charge des malades : utilité, limites, et vectrices d'inégalité territoriales ? [Associations in the battle against cancer in France in the care of diseases: utility, limits and territorial vector inequalities?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (S4), pp.s70-s71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les individus face à l'événement &amp;quot;cancer&amp;quot;, de la crise aiguë à la crise à répétitions d'une maladie devenue chronique : éléments d'analyse dans les sphères du travail et de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, URL : http://temporalites.revues.org/1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et représentations dans l'adhésion au traitement adjuvant d'hormonothérapie chez des patientes suivies pour un cancer du sein non-métastatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Salès-Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale sur le Médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.117-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnométhodologie et recherches en information-communication en santé : pour une &amp;quot;problémologie réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnométhodologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.249-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating beauty care provided by the hospital to women suffering from breast cancer: qualitative aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.839-45. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-009-0620-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité perdue du &amp;quot;code de Nuremberg&amp;quot; : réception et déformations du &amp;quot;code de Nuremberg&amp;quot; en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.673-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de recrutement des sujets dans la recherche en pédiatrie : étude prospective multicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentia Kaguelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sieurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (S2), pp.67-68. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed consent in clinical research in France: assessment and factors associated with therapeutic misconception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. S. Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (9), pp.e16. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jme.2007.023473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvitation of eligible individuals to participate in pediatric studies: a qualitative study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Archives of Pediatrics &amp; Adolescent - JAMA Pediatrics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 161 (5), pp.446-50. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/archpedi.161.5.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Array-based comparative genomic hybridisation identifies high frequency of cryptic chromosomal rearrangements in patients with syndromic autism spectrum disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. - L. Jacquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sanlaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cormier-Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (11), pp.843-9. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg.2006.043166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des accompagnateurs de santé non soignants au cœur de l'hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nitenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (60), pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Gustave-Roussy (IGR) : l'espace de rencontres et d'informations (ERI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nitenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 457, pp.395-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Plan Cancer&amp;quot;, instrument de la politique publique de lutte contre le cancer en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Chapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information médicale des malades et des proches par des &amp;quot;non-soignants&amp;quot; à l'Institut Gustave-Roussy (Villejuif) : expérimentation, évaluation et logiques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des peurs alimentaires (Ferrières M., Paris, Seuil, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de la directive sur les essais de médicaments : une refondation de la &amp;quot;loi Huriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques et conceptions de l'information et du recueil du consentement dans l'expérimentation sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche de la MiRE [Mission recherche, ministère de la santé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13-14, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques d'information et de recueil du consentement dans la recherche biomédicale : consentir, mais à quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.219-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturating human experimentation: an empirical survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicine and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.285-98. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1076/jmep.26.3.285.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consentement à la recherche biomédicale. Programme de la première enquête systématique sur les dispositifs pratiques d'information et de recueil du consentement dans la recherche biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Légale Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (2), pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de qualification des recherches en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inserm - CEEI, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la Calomnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien de Samosate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2-9569982-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais précoces en cancérologie : éthique et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Doz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gateau; François Doz; Philippe Amiel. 2017, 978-2-37361-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del hombre como conejillo de Indias. El derecho a experimentar en seres humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo de Cultura Económica (FCE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327, 2014, Ciencia, Tecnología, Sociedad, 9786071618580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cobayes et des hommes : expérimentation sur l'être humain et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belles Lettres, pp.340, 2011, Médecine &amp; Sciences humaines, Jean-Marc Mouillie, 978-2251430249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bongrand P-C., De l'expérimentation sur l'homme, sa valeur scientifique et sa légitimité, présenté par A. Fagot-Largeault. et P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Institut Gustave Roussy / IgrPress.fr, pp.140, 2011, Santé/recherche, Philippe Amiel, 978-2-919439-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnométhodologie appliquée : éléments de sociologie praxéologique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Lema, pp.209, 2010, 978-2-9534622-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique du français - Hachette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987, 978-2-01-011525-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique Quillet, supplément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quillet, 1984, 978-2706500480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire Hachette juniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnevie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980, 978-2-01-006288-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktion T4 : L'exécution de masse des handicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIALLA F; VIELFAURE P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleurs et souﬀrances, de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.173-178, 2024, 978-2-38612-063-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stérilisation de masse au procès des médecins de Nuremberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIALLA F; VIELFAURE P; LAMBERT-GARREL L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naître ou ne pas naître, de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.811-818, 2023, 978-2-84878-987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid : la recherche en état d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franiois Vialla; Pascal Vielfaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pouvoirs publics face aux épidémies. De l'Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.291-302, 2021, 978-2-84874-913-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guelfi JD; Rouillon F; Mallet L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychiatrie, 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.43-52, 2021, 9782294764738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guelfi JD; Rouillon F; Mallet L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychiatrie, 4e ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.43-52, 2021, 9782294764738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Danion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gueldi J-D, Rouillon F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychiatrie, 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.35-42, 2017, 978-2-294-74927-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “code de Nuremberg”, une jurisprudence pénale inaugurale en droit international de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Cadeau, Éric Mondielli, François Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Michel Bélanger : modernité du droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEH (Les éditions hospitalières)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-585, 2015, 978-2-84874-590-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Martinez, F. Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands avis du Comité national d'éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, Lextenso, pp.451-470, 2013, Les Grandes décisions, 978-2-275-04004-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et sexualité : &amp;quot;Où est la question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giami, B. Py, A.-M. Toniolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sexualités et des handicaps : questions d'intimités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy-Éditions universitaires de Lorraine, pp.409-421, 2013, Santé, qualité de vie et handicap</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais cliniques et prospective législative : vers un &amp;quot;droit à l'essai&amp;quot; pour les malades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.155-170, 2013, 978-2-7110-1829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonah, J.-M. Mouillie et al., Collège des enseignants de sciences humaines et sociales en faculté de médecine (COSHEM). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belles Lettres, pp.564-576, 2011, Collection Médecine et Sciences humaines, 978-2251430263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations médicales : les médecins nazis devant leurs juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes décisions du droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.431-444, 2009, 978-2275034706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La refondation de la réglementation française sur la recherche biomédicale par la loi du 9 août 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Badji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et santé en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions hospitalières, pp.199-209, 2006, 978-2848740607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information, un préalable à tout acte médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudeyre E; Poiraudeau S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information du patient et lombalgie commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2003, 978-2294012655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de lexicograficos en Europa : Eurolexic, proyeto europeo de origen editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Beneyto J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las industrias de la lengua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacion German Sanchez Ruiperez/Ediciones Piramides, pp.489, 1991, 84-86168-55-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des personnes et droit à l’essai dans la recherche biomédicale en France. Étude jurisociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Montpellier, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008MON10048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04786912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et grande pauvreté - Ethnologie de la &amp;quot;Maison de Nanterre&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Affergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les dictionnaires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de la traduction professionnelle, UNESCO, Paris, 1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet européen : Eurolexic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries de la langue, enjeux pour l’Europe », Tours, 1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.139, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de réalisation des enquêtes à l'URSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions indépendantes face au cancer. Impact de la maladie sur les trajectoires professionnelles et prévention du risque socio-professionnel. Enquête par entretiens deux ans après le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Gonzalez-Quijano,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Gustave Roussy - UNITÉ DE RECHERCHE EN SCIENCES HUMAINES ET SOCIALES. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01431514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie vécue des survivants du cancer (VVSK/SurviCan). Trajectoires et méthodes d'ajustement des adultes traités pour un cancer dans l'enfance (1970-1985) : enquête sur des sujets de la cohorte Euro2k.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oliviéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions indépendantes face au cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Hirschhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge de la non-observance en cancérologie : les situations d'abandon et de refus de traitement dans les cas des traitements programmés à l'hôpital.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déroulement des recherches biomédicales en France, du point de vue des personnes qui y participent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Santé et des Solidarités. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de définition d'un réseau de prise en charge de la mucoviscidose (RPCM) autour du centre de ressource et de compétence (CRCM) Robert-Debré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques et conceptions de l'information et du recueil du consentement dans l'expérimentation sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collège de France; institut Novexis. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indépendants face au cancer et l'enjeu du maintien de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail indépendant : santé et conditions de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of volunteers : two examples in housing and in cancer. A french sociological perspective about community research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ferrand-Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Amiel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4557-9266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081824440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (né en 1956) est sociologue et juriste de la santé, chercheur associé à L'INSERM (U1123 - Epidémiologie clinique et évaluatuon économique appliquées aux populations vulnérables, ECEVE) et avocat à Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DESS d’ethnométhodologie et docteur en droit, il a créé l'Unité de recherche en sciences humaines et sociales (URSHS) de l’Institut Gustave-Roussy à Villejuif, qu’il a dirigée pendant 10 ans (1995-2015), produisant de nombreux travaux sur les «survivants» du cancer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À l’intersection du droit et de la sociologie, il a travaillé particulièrement sur l’organisation et le droit des essais cliniques (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cobayes et des hommes : expérimentation sur l’être humain et justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Belles Lettres, 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a publié une </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnométodologie appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Lema, 2010) et une édition (avec A. Fagot-Largeault) de l’étude de Pierre-Charles Bongrand sur l’expérimentation humaine (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation sur l’homme, sa valeur scientifique, sa légitimité</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Villejuif, Presses de l’Institut Gustave Roussy | IgrPress, 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités associé à Paris 8 de 2003 à 2009, il y a créé le DESS (puis master) de Droit des établissements de santé. Il intervient aujourd’hui à dans les formations de Master de différentes universités (Montpellier, Angers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président de l'Association française pour la qualité de l'expertise médicale (AFQEM) depuis 2017, il en coordonne les formations destinées aux médecins souhaitant exercer comme experts judiciaires ou conseils de parties (Qualification en droit de l'expertise médico-légale — </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUADEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Amiel préside depuis 2023 le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité &amp;quot;Ethique & Cancer&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (sous l'égide de la ligue contre le cancer). Membre du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'évaluation éthique de l'INSERM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEEI-IRB), il est président du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de déontologie de l'Inserm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Amiel est chevalier des Palmes académiques (2007).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et recherche clinique : quelles évolutions pour les CPP et les comités d’éthique de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Berdaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2024.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled human infection trials: Legitimacy and conditions of implementation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Phalipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Bertoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (1), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2023.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise psychiatrique au pénal : la visioconférence n’est pas une option,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise psychiatrique au pénal : la visioconférence n’est pas une option, note sous arrêt Cass. crim., 22 nov. 2023 : n°22-86.713 [Bulletin et rapport]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04175623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smoking Prevention Intervention Among Young People in an Online Community Game: Results from a Pilot Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Kivits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games for Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/g4h.2022.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAUTY and the breast: is adjuvant chemotherapy the right time for a beauty boost? Lessons learned from a large randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahasti Saghatchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lacas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ghouadni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Tergemina Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3), pp.723-732. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11136-021-02947-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux tests génétiques en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206 (3), pp.433-439. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2022.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux tests génétiques en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The research burden of randomized controlled trial participation: a systematic thematic synthesis of qualitative evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivantha Naidoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-019-1476-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : protocoles de soins ou protocoles de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chneiweiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (5), pp.521-523. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de gestion des données de la recherche : une nécessaire acculturation des chercheurs aux enjeux de la science ouverte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.147-168. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.2061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02586122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’expertise des projets de recherche institutionnels, ExPair 2 : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulkedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drame de Rennes : risque et vigilance dans les essais cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the trifoliate orange taxon reveals two main genetic groups marked by specific morphological traits and water deficit tolerance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154 (3), pp.495-514. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021859615000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’expertise des projets de recherche institutionnels, ExPair 2 : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulkedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.S136. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendship and Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7175/rhc.v6i2.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations de patients et la recherche clinique académique et industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199 (4-5), pp.589-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational trajectories after childhood cancer: When illness experience matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cailbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Vathaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage du cancer du sein dans treize départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiratou Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienhan Sandrine Dabakuyo-Yonli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Olivia Dialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (2), pp.126-138. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer screening programmes: Challenging the coexistence with opportunistic mammography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiratou Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienhan S Dabakuyo-Yonli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving recruitment in pediatric clinical research: a strategy to consider.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentia Kaguelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Bertrand et les associations de recherche médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (52), pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les conditions des fins de vie en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.475-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849077v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1,3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment in pediatric clinical research was influenced by study characteristics and pediatricians' perceptions: a multicenter survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentia Kaguelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (10), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-financial conflicts of interest in academic grant evaluation: a qualitative study of multiple stakeholders in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendy Abdoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e35247. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais précoces en cancérologie, éthique et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Cancérologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXI (10), pp.514-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review of grant applications: criteria used and qualitative study of reviewer practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendy Abdoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e46054. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0046054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations de lutte contre le cancer en France dans la prise en charge des malades : utilité, limites, et vectrices d'inégalité territoriales ? [Associations in the battle against cancer in France in the care of diseases: utility, limits and territorial vector inequalities?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (S4), pp.s70-s71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les individus face à l'événement &amp;quot;cancer&amp;quot;, de la crise aiguë à la crise à répétitions d'une maladie devenue chronique : éléments d'analyse dans les sphères du travail et de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, URL : http://temporalites.revues.org/1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et représentations dans l'adhésion au traitement adjuvant d'hormonothérapie chez des patientes suivies pour un cancer du sein non-métastatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Salès-Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale sur le Médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.117-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnométhodologie et recherches en information-communication en santé : pour une &amp;quot;problémologie réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnométhodologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.249-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating beauty care provided by the hospital to women suffering from breast cancer: qualitative aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.839-45. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-009-0620-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité perdue du &amp;quot;code de Nuremberg&amp;quot; : réception et déformations du &amp;quot;code de Nuremberg&amp;quot; en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.673-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de recrutement des sujets dans la recherche en pédiatrie : étude prospective multicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentia Kaguelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sieurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (S2), pp.67-68. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed consent in clinical research in France: assessment and factors associated with therapeutic misconception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. S. Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (9), pp.e16. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jme.2007.023473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvitation of eligible individuals to participate in pediatric studies: a qualitative study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Association pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 161 (5), pp.446-50. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/archpedi.161.5.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Array-based comparative genomic hybridisation identifies high frequency of cryptic chromosomal rearrangements in patients with syndromic autism spectrum disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. - L. Jacquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sanlaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cormier-Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (11), pp.843-9. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg.2006.043166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des accompagnateurs de santé non soignants au cœur de l'hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nitenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (60), pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Gustave-Roussy (IGR) : l'espace de rencontres et d'informations (ERI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nitenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 457, pp.395-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Plan Cancer&amp;quot;, instrument de la politique publique de lutte contre le cancer en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Chapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information médicale des malades et des proches par des &amp;quot;non-soignants&amp;quot; à l'Institut Gustave-Roussy (Villejuif) : expérimentation, évaluation et logiques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des peurs alimentaires (Ferrières M., Paris, Seuil, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de la directive sur les essais de médicaments : une refondation de la &amp;quot;loi Huriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques et conceptions de l'information et du recueil du consentement dans l'expérimentation sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche de la MiRE [Mission recherche, ministère de la santé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13-14, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques d'information et de recueil du consentement dans la recherche biomédicale : consentir, mais à quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.219-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturating human experimentation: an empirical survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicine and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.285-98. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1076/jmep.26.3.285.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consentement à la recherche biomédicale. Programme de la première enquête systématique sur les dispositifs pratiques d'information et de recueil du consentement dans la recherche biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Légale Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (2), pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de qualification des recherches en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inserm - CEEI, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la Calomnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien de Samosate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2-9569982-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais précoces en cancérologie : éthique et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Doz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gateau; François Doz; Philippe Amiel. 2017, 978-2-37361-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del hombre como conejillo de Indias. El derecho a experimentar en seres humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo de Cultura Económica (FCE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327, 2014, Ciencia, Tecnología, Sociedad, 9786071618580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cobayes et des hommes : expérimentation sur l'être humain et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belles Lettres, pp.340, 2011, Médecine &amp; Sciences humaines, Jean-Marc Mouillie, 978-2251430249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bongrand P-C., De l'expérimentation sur l'homme, sa valeur scientifique et sa légitimité, présenté par A. Fagot-Largeault. et P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Institut Gustave Roussy / IgrPress.fr, pp.140, 2011, Santé/recherche, Philippe Amiel, 978-2-919439-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnométhodologie appliquée : éléments de sociologie praxéologique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Lema, pp.209, 2010, 978-2-9534622-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique du français - Hachette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987, 978-2-01-011525-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique Quillet, supplément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quillet, 1984, 978-2706500480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire Hachette juniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnevie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980, 978-2-01-006288-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktion T4 : L'exécution de masse des handicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIALLA F; VIELFAURE P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleurs et souﬀrances, de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.173-178, 2024, 978-2-38612-063-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stérilisation de masse au procès des médecins de Nuremberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIALLA F; VIELFAURE P; LAMBERT-GARREL L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naître ou ne pas naître, de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.811-818, 2023, 978-2-84878-987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid : la recherche en état d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franiois Vialla; Pascal Vielfaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pouvoirs publics face aux épidémies. De l'Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.291-302, 2021, 978-2-84874-913-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guelfi JD; Rouillon F; Mallet L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychiatrie, 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.43-52, 2021, 9782294764738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guelfi JD; Rouillon F; Mallet L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychiatrie, 4e ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.43-52, 2021, 9782294764738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Danion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gueldi J-D, Rouillon F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychiatrie, 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.35-42, 2017, 978-2-294-74927-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “code de Nuremberg”, une jurisprudence pénale inaugurale en droit international de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Cadeau, Éric Mondielli, François Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Michel Bélanger : modernité du droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEH (Les éditions hospitalières)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-585, 2015, 978-2-84874-590-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et sexualité : &amp;quot;Où est la question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giami, B. Py, A.-M. Toniolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sexualités et des handicaps : questions d'intimités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy-Éditions universitaires de Lorraine, pp.409-421, 2013, Santé, qualité de vie et handicap</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Martinez, F. Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands avis du Comité national d'éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, Lextenso, pp.451-470, 2013, Les Grandes décisions, 978-2-275-04004-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais cliniques et prospective législative : vers un &amp;quot;droit à l'essai&amp;quot; pour les malades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.155-170, 2013, 978-2-7110-1829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonah, J.-M. Mouillie et al., Collège des enseignants de sciences humaines et sociales en faculté de médecine (COSHEM). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belles Lettres, pp.564-576, 2011, Collection Médecine et Sciences humaines, 978-2251430263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations médicales : les médecins nazis devant leurs juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes décisions du droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.431-444, 2009, 978-2275034706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La refondation de la réglementation française sur la recherche biomédicale par la loi du 9 août 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Badji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et santé en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions hospitalières, pp.199-209, 2006, 978-2848740607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information, un préalable à tout acte médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudeyre E; Poiraudeau S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information du patient et lombalgie commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2003, 978-2294012655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de lexicograficos en Europa : Eurolexic, proyeto europeo de origen editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Beneyto J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las industrias de la lengua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacion German Sanchez Ruiperez/Ediciones Piramides, pp.489, 1991, 84-86168-55-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des personnes et droit à l’essai dans la recherche biomédicale en France. Étude jurisociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Montpellier, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008MON10048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04786912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et grande pauvreté - Ethnologie de la &amp;quot;Maison de Nanterre&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Affergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les dictionnaires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de la traduction professionnelle, UNESCO, Paris, 1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet européen : Eurolexic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries de la langue, enjeux pour l’Europe », Tours, 1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.139, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de réalisation des enquêtes à l'URSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions indépendantes face au cancer. Impact de la maladie sur les trajectoires professionnelles et prévention du risque socio-professionnel. Enquête par entretiens deux ans après le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Gonzalez-Quijano,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Gustave Roussy - UNITÉ DE RECHERCHE EN SCIENCES HUMAINES ET SOCIALES. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01431514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie vécue des survivants du cancer (VVSK/SurviCan). Trajectoires et méthodes d'ajustement des adultes traités pour un cancer dans l'enfance (1970-1985) : enquête sur des sujets de la cohorte Euro2k.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oliviéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions indépendantes face au cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Hirschhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge de la non-observance en cancérologie : les situations d'abandon et de refus de traitement dans les cas des traitements programmés à l'hôpital.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déroulement des recherches biomédicales en France, du point de vue des personnes qui y participent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Santé et des Solidarités. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de définition d'un réseau de prise en charge de la mucoviscidose (RPCM) autour du centre de ressource et de compétence (CRCM) Robert-Debré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques et conceptions de l'information et du recueil du consentement dans l'expérimentation sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collège de France; institut Novexis. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indépendants face au cancer et l'enjeu du maintien de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail indépendant : santé et conditions de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of volunteers : two examples in housing and in cancer. A french sociological perspective about community research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ferrand-Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5455913"/>
+    <w:nsid w:val="DE53F96E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-amiel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4557-9266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081824440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://descobayesetdeshommes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-00848731/document" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philippeamiel.fr/Bongrand_Experimentation.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quadem.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethique-cancer.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inserm.fr/qu-est-ce-que-l-inserm/organigramme/comites/ceei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inserm.fr/nous-connaitre/gouvernance-organisation/#instances-et-comit%C3%A9s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Berda&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.10.051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Phalipon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bertoye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.11.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benoist" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramone-Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10169-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasti Saghatchian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghouadni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tergemina Clain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02947-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.01.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivantha Naidoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thu Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Young" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-019-1476-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dosquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02586122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alberti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulkedid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Ben Yahmed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollitrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859615000234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Evans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Amiel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7175/rhc.v6i2.1171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148955v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cailbault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberlin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vathaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.04.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roussot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Olivia Dialla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2014.07.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan S Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentia Kaguelidou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2014.02.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849077v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blachier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Iliescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.04.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7T6KSTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861098v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendy Abdoul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035247" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gateau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046054" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourtau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cerf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-009-0620-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iliescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sieurin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.064" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Durand-Zaleski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Duval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gottot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2007.023473" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-ZH2QLC56-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Genod" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archpedi.161.5.446" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. - L. Jacquemont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanlaville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Redon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raoul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cormier-Daire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2006.043166" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Festa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nitenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duperray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chapeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Compagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fagot-Largeault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/jmep.26.3.285.3022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786855v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien de Samosate" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532783v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169126v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondodeculturaeconomica.com/Librerias/Detalle.aspx?ctit=008513LE#" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850493v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775899v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lucot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Juillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnevie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Danion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863498v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849050v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867312v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867313v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775939v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04786912v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008MON10048" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832498v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benoist" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pottier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Affergan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160046v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431514v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gonzalez-Quijano," TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivi&#233;ro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rubio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Hirschhorn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865250v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859368v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delaisi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Munck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Amiel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554799v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ferrand-Bechmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgeois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-amiel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4557-9266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081824440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://descobayesetdeshommes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-00848731/document" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philippeamiel.fr/Bongrand_Experimentation.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quadem.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethique-cancer.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inserm.fr/qu-est-ce-que-l-inserm/organigramme/comites/ceei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inserm.fr/nous-connaitre/gouvernance-organisation/#instances-et-comit%C3%A9s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Berda&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.10.051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Phalipon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bertoye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.11.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benoist" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramone-Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10169-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasti Saghatchian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghouadni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tergemina Clain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02947-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.01.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivantha Naidoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thu Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Young" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-019-1476-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dosquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02586122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alberti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulkedid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Ben Yahmed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollitrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859615000234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Evans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Amiel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7175/rhc.v6i2.1171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148955v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cailbault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberlin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vathaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.04.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roussot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Olivia Dialla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2014.07.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan S Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentia Kaguelidou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2014.02.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849077v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blachier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Iliescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.04.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7T6KSTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendy Abdoul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035247" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gateau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046054" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourtau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cerf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-009-0620-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iliescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sieurin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.064" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Durand-Zaleski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Duval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gottot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2007.023473" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-ZH2QLC56-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Genod" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archpedi.161.5.446" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. - L. Jacquemont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanlaville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Redon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raoul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cormier-Daire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2006.043166" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Festa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nitenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duperray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chapeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Compagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fagot-Largeault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/jmep.26.3.285.3022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786855v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien de Samosate" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532783v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169126v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondodeculturaeconomica.com/Librerias/Detalle.aspx?ctit=008513LE#" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850493v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775899v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lucot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Juillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnevie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Danion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863498v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870950v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849050v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867312v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867313v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775939v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04786912v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008MON10048" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832498v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benoist" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pottier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Affergan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160046v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431514v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gonzalez-Quijano," TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivi&#233;ro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rubio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Hirschhorn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865250v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859368v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delaisi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Munck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Amiel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554799v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ferrand-Bechmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgeois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>