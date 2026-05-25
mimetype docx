--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Amiel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4557-9266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081824440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (né en 1956) est sociologue et juriste de la santé, chercheur associé à L'INSERM (U1123 - Epidémiologie clinique et évaluatuon économique appliquées aux populations vulnérables, ECEVE) et avocat à Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DESS d’ethnométhodologie et docteur en droit, il a créé l'Unité de recherche en sciences humaines et sociales (URSHS) de l’Institut Gustave-Roussy à Villejuif, qu’il a dirigée pendant 10 ans (1995-2015), produisant de nombreux travaux sur les «survivants» du cancer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À l’intersection du droit et de la sociologie, il a travaillé particulièrement sur l’organisation et le droit des essais cliniques (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cobayes et des hommes : expérimentation sur l’être humain et justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Belles Lettres, 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a publié une </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnométodologie appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Lema, 2010) et une édition (avec A. Fagot-Largeault) de l’étude de Pierre-Charles Bongrand sur l’expérimentation humaine (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation sur l’homme, sa valeur scientifique, sa légitimité</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Villejuif, Presses de l’Institut Gustave Roussy | IgrPress, 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités associé à Paris 8 de 2003 à 2009, il y a créé le DESS (puis master) de Droit des établissements de santé. Il intervient aujourd’hui à dans les formations de Master de différentes universités (Montpellier, Angers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président de l'Association française pour la qualité de l'expertise médicale (AFQEM) depuis 2017, il en coordonne les formations destinées aux médecins souhaitant exercer comme experts judiciaires ou conseils de parties (Qualification en droit de l'expertise médico-légale — </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUADEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Amiel préside depuis 2023 le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité &amp;quot;Ethique & Cancer&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (sous l'égide de la ligue contre le cancer). Membre du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'évaluation éthique de l'INSERM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEEI-IRB), il est président du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de déontologie de l'Inserm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Amiel est chevalier des Palmes académiques (2007).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et recherche clinique : quelles évolutions pour les CPP et les comités d’éthique de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Berdaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2024.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled human infection trials: Legitimacy and conditions of implementation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Phalipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Bertoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (1), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2023.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise psychiatrique au pénal : la visioconférence n’est pas une option,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise psychiatrique au pénal : la visioconférence n’est pas une option, note sous arrêt Cass. crim., 22 nov. 2023 : n°22-86.713 [Bulletin et rapport]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04175623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smoking Prevention Intervention Among Young People in an Online Community Game: Results from a Pilot Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Kivits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games for Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/g4h.2022.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAUTY and the breast: is adjuvant chemotherapy the right time for a beauty boost? Lessons learned from a large randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahasti Saghatchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lacas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ghouadni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Tergemina Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3), pp.723-732. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11136-021-02947-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux tests génétiques en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206 (3), pp.433-439. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2022.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux tests génétiques en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The research burden of randomized controlled trial participation: a systematic thematic synthesis of qualitative evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivantha Naidoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-019-1476-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : protocoles de soins ou protocoles de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chneiweiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (5), pp.521-523. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de gestion des données de la recherche : une nécessaire acculturation des chercheurs aux enjeux de la science ouverte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.147-168. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.2061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02586122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’expertise des projets de recherche institutionnels, ExPair 2 : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulkedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drame de Rennes : risque et vigilance dans les essais cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the trifoliate orange taxon reveals two main genetic groups marked by specific morphological traits and water deficit tolerance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154 (3), pp.495-514. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021859615000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’expertise des projets de recherche institutionnels, ExPair 2 : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulkedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.S136. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendship and Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7175/rhc.v6i2.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations de patients et la recherche clinique académique et industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199 (4-5), pp.589-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational trajectories after childhood cancer: When illness experience matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cailbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Vathaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage du cancer du sein dans treize départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiratou Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienhan Sandrine Dabakuyo-Yonli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Olivia Dialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (2), pp.126-138. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer screening programmes: Challenging the coexistence with opportunistic mammography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiratou Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienhan S Dabakuyo-Yonli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving recruitment in pediatric clinical research: a strategy to consider.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentia Kaguelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Bertrand et les associations de recherche médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (52), pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les conditions des fins de vie en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.475-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849077v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1,3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment in pediatric clinical research was influenced by study characteristics and pediatricians' perceptions: a multicenter survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentia Kaguelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (10), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-financial conflicts of interest in academic grant evaluation: a qualitative study of multiple stakeholders in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendy Abdoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e35247. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais précoces en cancérologie, éthique et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Cancérologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXI (10), pp.514-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review of grant applications: criteria used and qualitative study of reviewer practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendy Abdoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e46054. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0046054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations de lutte contre le cancer en France dans la prise en charge des malades : utilité, limites, et vectrices d'inégalité territoriales ? [Associations in the battle against cancer in France in the care of diseases: utility, limits and territorial vector inequalities?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (S4), pp.s70-s71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les individus face à l'événement &amp;quot;cancer&amp;quot;, de la crise aiguë à la crise à répétitions d'une maladie devenue chronique : éléments d'analyse dans les sphères du travail et de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, URL : http://temporalites.revues.org/1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et représentations dans l'adhésion au traitement adjuvant d'hormonothérapie chez des patientes suivies pour un cancer du sein non-métastatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Salès-Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale sur le Médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.117-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnométhodologie et recherches en information-communication en santé : pour une &amp;quot;problémologie réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnométhodologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.249-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating beauty care provided by the hospital to women suffering from breast cancer: qualitative aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.839-45. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-009-0620-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité perdue du &amp;quot;code de Nuremberg&amp;quot; : réception et déformations du &amp;quot;code de Nuremberg&amp;quot; en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.673-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de recrutement des sujets dans la recherche en pédiatrie : étude prospective multicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentia Kaguelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sieurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (S2), pp.67-68. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed consent in clinical research in France: assessment and factors associated with therapeutic misconception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. S. Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (9), pp.e16. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jme.2007.023473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvitation of eligible individuals to participate in pediatric studies: a qualitative study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Association pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 161 (5), pp.446-50. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/archpedi.161.5.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Array-based comparative genomic hybridisation identifies high frequency of cryptic chromosomal rearrangements in patients with syndromic autism spectrum disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. - L. Jacquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sanlaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cormier-Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (11), pp.843-9. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg.2006.043166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des accompagnateurs de santé non soignants au cœur de l'hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nitenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (60), pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Gustave-Roussy (IGR) : l'espace de rencontres et d'informations (ERI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nitenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 457, pp.395-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Plan Cancer&amp;quot;, instrument de la politique publique de lutte contre le cancer en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Chapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information médicale des malades et des proches par des &amp;quot;non-soignants&amp;quot; à l'Institut Gustave-Roussy (Villejuif) : expérimentation, évaluation et logiques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des peurs alimentaires (Ferrières M., Paris, Seuil, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de la directive sur les essais de médicaments : une refondation de la &amp;quot;loi Huriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques et conceptions de l'information et du recueil du consentement dans l'expérimentation sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche de la MiRE [Mission recherche, ministère de la santé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13-14, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques d'information et de recueil du consentement dans la recherche biomédicale : consentir, mais à quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.219-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturating human experimentation: an empirical survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicine and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.285-98. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1076/jmep.26.3.285.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consentement à la recherche biomédicale. Programme de la première enquête systématique sur les dispositifs pratiques d'information et de recueil du consentement dans la recherche biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Légale Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (2), pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de qualification des recherches en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inserm - CEEI, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la Calomnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien de Samosate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2-9569982-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais précoces en cancérologie : éthique et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Doz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gateau; François Doz; Philippe Amiel. 2017, 978-2-37361-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del hombre como conejillo de Indias. El derecho a experimentar en seres humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo de Cultura Económica (FCE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327, 2014, Ciencia, Tecnología, Sociedad, 9786071618580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cobayes et des hommes : expérimentation sur l'être humain et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belles Lettres, pp.340, 2011, Médecine &amp; Sciences humaines, Jean-Marc Mouillie, 978-2251430249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bongrand P-C., De l'expérimentation sur l'homme, sa valeur scientifique et sa légitimité, présenté par A. Fagot-Largeault. et P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Institut Gustave Roussy / IgrPress.fr, pp.140, 2011, Santé/recherche, Philippe Amiel, 978-2-919439-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnométhodologie appliquée : éléments de sociologie praxéologique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Lema, pp.209, 2010, 978-2-9534622-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique du français - Hachette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987, 978-2-01-011525-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique Quillet, supplément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quillet, 1984, 978-2706500480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire Hachette juniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnevie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980, 978-2-01-006288-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktion T4 : L'exécution de masse des handicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIALLA F; VIELFAURE P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleurs et souﬀrances, de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.173-178, 2024, 978-2-38612-063-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stérilisation de masse au procès des médecins de Nuremberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIALLA F; VIELFAURE P; LAMBERT-GARREL L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naître ou ne pas naître, de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.811-818, 2023, 978-2-84878-987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid : la recherche en état d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franiois Vialla; Pascal Vielfaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pouvoirs publics face aux épidémies. De l'Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.291-302, 2021, 978-2-84874-913-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guelfi JD; Rouillon F; Mallet L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychiatrie, 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.43-52, 2021, 9782294764738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guelfi JD; Rouillon F; Mallet L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychiatrie, 4e ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.43-52, 2021, 9782294764738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Danion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gueldi J-D, Rouillon F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychiatrie, 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.35-42, 2017, 978-2-294-74927-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “code de Nuremberg”, une jurisprudence pénale inaugurale en droit international de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Cadeau, Éric Mondielli, François Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Michel Bélanger : modernité du droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEH (Les éditions hospitalières)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-585, 2015, 978-2-84874-590-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et sexualité : &amp;quot;Où est la question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giami, B. Py, A.-M. Toniolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sexualités et des handicaps : questions d'intimités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy-Éditions universitaires de Lorraine, pp.409-421, 2013, Santé, qualité de vie et handicap</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Martinez, F. Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands avis du Comité national d'éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, Lextenso, pp.451-470, 2013, Les Grandes décisions, 978-2-275-04004-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais cliniques et prospective législative : vers un &amp;quot;droit à l'essai&amp;quot; pour les malades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.155-170, 2013, 978-2-7110-1829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonah, J.-M. Mouillie et al., Collège des enseignants de sciences humaines et sociales en faculté de médecine (COSHEM). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belles Lettres, pp.564-576, 2011, Collection Médecine et Sciences humaines, 978-2251430263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations médicales : les médecins nazis devant leurs juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes décisions du droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.431-444, 2009, 978-2275034706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La refondation de la réglementation française sur la recherche biomédicale par la loi du 9 août 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Badji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et santé en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions hospitalières, pp.199-209, 2006, 978-2848740607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information, un préalable à tout acte médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudeyre E; Poiraudeau S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information du patient et lombalgie commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2003, 978-2294012655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de lexicograficos en Europa : Eurolexic, proyeto europeo de origen editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Beneyto J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las industrias de la lengua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacion German Sanchez Ruiperez/Ediciones Piramides, pp.489, 1991, 84-86168-55-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des personnes et droit à l’essai dans la recherche biomédicale en France. Étude jurisociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Montpellier, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008MON10048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04786912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et grande pauvreté - Ethnologie de la &amp;quot;Maison de Nanterre&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Affergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les dictionnaires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de la traduction professionnelle, UNESCO, Paris, 1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet européen : Eurolexic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries de la langue, enjeux pour l’Europe », Tours, 1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.139, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de réalisation des enquêtes à l'URSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions indépendantes face au cancer. Impact de la maladie sur les trajectoires professionnelles et prévention du risque socio-professionnel. Enquête par entretiens deux ans après le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Gonzalez-Quijano,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Gustave Roussy - UNITÉ DE RECHERCHE EN SCIENCES HUMAINES ET SOCIALES. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01431514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie vécue des survivants du cancer (VVSK/SurviCan). Trajectoires et méthodes d'ajustement des adultes traités pour un cancer dans l'enfance (1970-1985) : enquête sur des sujets de la cohorte Euro2k.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oliviéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions indépendantes face au cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Hirschhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge de la non-observance en cancérologie : les situations d'abandon et de refus de traitement dans les cas des traitements programmés à l'hôpital.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déroulement des recherches biomédicales en France, du point de vue des personnes qui y participent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Santé et des Solidarités. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de définition d'un réseau de prise en charge de la mucoviscidose (RPCM) autour du centre de ressource et de compétence (CRCM) Robert-Debré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques et conceptions de l'information et du recueil du consentement dans l'expérimentation sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collège de France; institut Novexis. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indépendants face au cancer et l'enjeu du maintien de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail indépendant : santé et conditions de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of volunteers : two examples in housing and in cancer. A french sociological perspective about community research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ferrand-Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Amiel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4557-9266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081824440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (né en 1956) est sociologue et juriste de la santé, chercheur associé à L'INSERM (U1123 - Epidémiologie clinique et évaluatuon économique appliquées aux populations vulnérables, ECEVE) et avocat à Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DESS d’ethnométhodologie et docteur en droit, il a créé l'Unité de recherche en sciences humaines et sociales (URSHS) de l’Institut Gustave-Roussy à Villejuif, qu’il a dirigée pendant 10 ans (1995-2015), produisant de nombreux travaux sur les «survivants» du cancer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À l’intersection du droit et de la sociologie, il a travaillé particulièrement sur l’organisation et le droit des essais cliniques (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cobayes et des hommes : expérimentation sur l’être humain et justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Belles Lettres, 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a publié une </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnométodologie appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Lema, 2010) et une édition (avec A. Fagot-Largeault) de l’étude de Pierre-Charles Bongrand sur l’expérimentation humaine (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation sur l’homme, sa valeur scientifique, sa légitimité</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Villejuif, Presses de l’Institut Gustave Roussy | IgrPress, 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités associé à Paris 8 de 2003 à 2009, il y a créé le DESS (puis master) de Droit des établissements de santé. Il intervient aujourd’hui à dans les formations de Master de différentes universités (Montpellier, Angers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président de l'Association française pour la qualité de l'expertise médicale (AFQEM) depuis 2017, il en coordonne les formations destinées aux médecins souhaitant exercer comme experts judiciaires ou conseils de parties (Qualification en droit de l'expertise médico-légale — </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUADEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Amiel préside depuis 2023 le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité &amp;quot;Ethique & Cancer&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (sous l'égide de la ligue contre le cancer). Membre du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'évaluation éthique de l'INSERM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEEI-IRB), il est président du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de déontologie de l'Inserm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Amiel est chevalier des Palmes académiques (2007).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et recherche clinique : quelles évolutions pour les CPP et les comités d’éthique de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Berdaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2024.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled human infection trials: Legitimacy and conditions of implementation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Phalipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Bertoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (1), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2023.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise psychiatrique au pénal : la visioconférence n’est pas une option,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise psychiatrique au pénal : la visioconférence n’est pas une option, note sous arrêt Cass. crim., 22 nov. 2023 : n°22-86.713 [Bulletin et rapport]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04175623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smoking Prevention Intervention Among Young People in an Online Community Game: Results from a Pilot Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Kivits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games for Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/g4h.2022.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAUTY and the breast: is adjuvant chemotherapy the right time for a beauty boost? Lessons learned from a large randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahasti Saghatchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lacas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ghouadni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Tergemina Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3), pp.723-732. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11136-021-02947-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux tests génétiques en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206 (3), pp.433-439. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2022.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux tests génétiques en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The research burden of randomized controlled trial participation: a systematic thematic synthesis of qualitative evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivantha Naidoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-019-1476-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : protocoles de soins ou protocoles de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chneiweiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (5), pp.521-523. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de gestion des données de la recherche : une nécessaire acculturation des chercheurs aux enjeux de la science ouverte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.147-168. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.2061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02586122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’expertise des projets de recherche institutionnels, ExPair 2 : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulkedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drame de Rennes : risque et vigilance dans les essais cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’expertise des projets de recherche institutionnels, ExPair 2 : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulkedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.S136. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the trifoliate orange taxon reveals two main genetic groups marked by specific morphological traits and water deficit tolerance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154 (3), pp.495-514. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021859615000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations de patients et la recherche clinique académique et industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199 (4-5), pp.589-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendship and Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7175/rhc.v6i2.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational trajectories after childhood cancer: When illness experience matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cailbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Vathaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage du cancer du sein dans treize départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiratou Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienhan Sandrine Dabakuyo-Yonli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Olivia Dialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (2), pp.126-138. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer screening programmes: Challenging the coexistence with opportunistic mammography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiratou Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienhan S Dabakuyo-Yonli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving recruitment in pediatric clinical research: a strategy to consider.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentia Kaguelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Bertrand et les associations de recherche médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (52), pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les conditions des fins de vie en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.475-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849077v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment in pediatric clinical research was influenced by study characteristics and pediatricians' perceptions: a multicenter survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentia Kaguelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (10), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1,3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-financial conflicts of interest in academic grant evaluation: a qualitative study of multiple stakeholders in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendy Abdoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e35247. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais précoces en cancérologie, éthique et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Cancérologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXI (10), pp.514-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review of grant applications: criteria used and qualitative study of reviewer practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendy Abdoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e46054. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0046054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations de lutte contre le cancer en France dans la prise en charge des malades : utilité, limites, et vectrices d'inégalité territoriales ? [Associations in the battle against cancer in France in the care of diseases: utility, limits and territorial vector inequalities?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (S4), pp.s70-s71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les individus face à l'événement &amp;quot;cancer&amp;quot;, de la crise aiguë à la crise à répétitions d'une maladie devenue chronique : éléments d'analyse dans les sphères du travail et de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, URL : http://temporalites.revues.org/1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et représentations dans l'adhésion au traitement adjuvant d'hormonothérapie chez des patientes suivies pour un cancer du sein non-métastatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Salès-Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale sur le Médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.117-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnométhodologie et recherches en information-communication en santé : pour une &amp;quot;problémologie réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnométhodologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.249-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité perdue du &amp;quot;code de Nuremberg&amp;quot; : réception et déformations du &amp;quot;code de Nuremberg&amp;quot; en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.673-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating beauty care provided by the hospital to women suffering from breast cancer: qualitative aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.839-45. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-009-0620-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de recrutement des sujets dans la recherche en pédiatrie : étude prospective multicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentia Kaguelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sieurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (S2), pp.67-68. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed consent in clinical research in France: assessment and factors associated with therapeutic misconception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. S. Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (9), pp.e16. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jme.2007.023473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvitation of eligible individuals to participate in pediatric studies: a qualitative study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Association pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 161 (5), pp.446-50. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/archpedi.161.5.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Array-based comparative genomic hybridisation identifies high frequency of cryptic chromosomal rearrangements in patients with syndromic autism spectrum disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. - L. Jacquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sanlaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cormier-Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (11), pp.843-9. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg.2006.043166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des accompagnateurs de santé non soignants au cœur de l'hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nitenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (60), pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Gustave-Roussy (IGR) : l'espace de rencontres et d'informations (ERI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nitenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 457, pp.395-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Plan Cancer&amp;quot;, instrument de la politique publique de lutte contre le cancer en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Chapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information médicale des malades et des proches par des &amp;quot;non-soignants&amp;quot; à l'Institut Gustave-Roussy (Villejuif) : expérimentation, évaluation et logiques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des peurs alimentaires (Ferrières M., Paris, Seuil, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de la directive sur les essais de médicaments : une refondation de la &amp;quot;loi Huriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques et conceptions de l'information et du recueil du consentement dans l'expérimentation sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche de la MiRE [Mission recherche, ministère de la santé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13-14, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques d'information et de recueil du consentement dans la recherche biomédicale : consentir, mais à quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.219-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturating human experimentation: an empirical survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicine and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.285-98. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1076/jmep.26.3.285.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consentement à la recherche biomédicale. Programme de la première enquête systématique sur les dispositifs pratiques d'information et de recueil du consentement dans la recherche biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Légale Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (2), pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de qualification des recherches en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inserm - CEEI, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la Calomnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien de Samosate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2-9569982-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais précoces en cancérologie : éthique et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Doz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gateau; François Doz; Philippe Amiel. 2017, 978-2-37361-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del hombre como conejillo de Indias. El derecho a experimentar en seres humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo de Cultura Económica (FCE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327, 2014, Ciencia, Tecnología, Sociedad, 9786071618580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cobayes et des hommes : expérimentation sur l'être humain et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belles Lettres, pp.340, 2011, Médecine &amp; Sciences humaines, Jean-Marc Mouillie, 978-2251430249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bongrand P-C., De l'expérimentation sur l'homme, sa valeur scientifique et sa légitimité, présenté par A. Fagot-Largeault. et P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Institut Gustave Roussy / IgrPress.fr, pp.140, 2011, Santé/recherche, Philippe Amiel, 978-2-919439-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnométhodologie appliquée : éléments de sociologie praxéologique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Lema, pp.209, 2010, 978-2-9534622-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique du français - Hachette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987, 978-2-01-011525-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique Quillet, supplément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quillet, 1984, 978-2706500480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire Hachette juniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnevie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980, 978-2-01-006288-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktion T4 : L'exécution de masse des handicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIALLA F; VIELFAURE P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleurs et souﬀrances, de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.173-178, 2024, 978-2-38612-063-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stérilisation de masse au procès des médecins de Nuremberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIALLA F; VIELFAURE P; LAMBERT-GARREL L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naître ou ne pas naître, de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.811-818, 2023, 978-2-84878-987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid : la recherche en état d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franiois Vialla; Pascal Vielfaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pouvoirs publics face aux épidémies. De l'Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.291-302, 2021, 978-2-84874-913-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guelfi JD; Rouillon F; Mallet L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychiatrie, 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.43-52, 2021, 9782294764738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guelfi JD; Rouillon F; Mallet L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychiatrie, 4e ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.43-52, 2021, 9782294764738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Danion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gueldi J-D, Rouillon F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychiatrie, 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.35-42, 2017, 978-2-294-74927-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “code de Nuremberg”, une jurisprudence pénale inaugurale en droit international de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Cadeau, Éric Mondielli, François Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Michel Bélanger : modernité du droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEH (Les éditions hospitalières)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.573-585, 2015, 978-2-84874-590-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Martinez, F. Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands avis du Comité national d'éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, Lextenso, pp.451-470, 2013, Les Grandes décisions, 978-2-275-04004-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et sexualité : &amp;quot;Où est la question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Giami, B. Py, A.-M. Toniolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sexualités et des handicaps : questions d'intimités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy-Éditions universitaires de Lorraine, pp.409-421, 2013, Santé, qualité de vie et handicap</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais cliniques et prospective législative : vers un &amp;quot;droit à l'essai&amp;quot; pour les malades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.155-170, 2013, 978-2-7110-1829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonah, J.-M. Mouillie et al., Collège des enseignants de sciences humaines et sociales en faculté de médecine (COSHEM). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belles Lettres, pp.564-576, 2011, Collection Médecine et Sciences humaines, 978-2251430263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations médicales : les médecins nazis devant leurs juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes décisions du droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.431-444, 2009, 978-2275034706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La refondation de la réglementation française sur la recherche biomédicale par la loi du 9 août 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Badji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et santé en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions hospitalières, pp.199-209, 2006, 978-2848740607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information, un préalable à tout acte médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudeyre E; Poiraudeau S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information du patient et lombalgie commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2003, 978-2294012655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de lexicograficos en Europa : Eurolexic, proyeto europeo de origen editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Beneyto J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las industrias de la lengua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacion German Sanchez Ruiperez/Ediciones Piramides, pp.489, 1991, 84-86168-55-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des personnes et droit à l’essai dans la recherche biomédicale en France. Étude jurisociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Montpellier, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008MON10048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04786912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer et grande pauvreté - Ethnologie de la &amp;quot;Maison de Nanterre&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Affergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01832498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les dictionnaires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de la traduction professionnelle, UNESCO, Paris, 1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet européen : Eurolexic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries de la langue, enjeux pour l’Europe », Tours, 1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.139, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de réalisation des enquêtes à l'URSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions indépendantes face au cancer. Impact de la maladie sur les trajectoires professionnelles et prévention du risque socio-professionnel. Enquête par entretiens deux ans après le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Gonzalez-Quijano,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Gustave Roussy - UNITÉ DE RECHERCHE EN SCIENCES HUMAINES ET SOCIALES. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01431514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie vécue des survivants du cancer (VVSK/SurviCan). Trajectoires et méthodes d'ajustement des adultes traités pour un cancer dans l'enfance (1970-1985) : enquête sur des sujets de la cohorte Euro2k.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cailbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oliviéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions indépendantes face au cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Hirschhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge de la non-observance en cancérologie : les situations d'abandon et de refus de traitement dans les cas des traitements programmés à l'hôpital.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déroulement des recherches biomédicales en France, du point de vue des personnes qui y participent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Santé et des Solidarités. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de définition d'un réseau de prise en charge de la mucoviscidose (RPCM) autour du centre de ressource et de compétence (CRCM) Robert-Debré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delaisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques et conceptions de l'information et du recueil du consentement dans l'expérimentation sur l'être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagot-Largeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collège de France; institut Novexis. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indépendants face au cancer et l'enjeu du maintien de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail indépendant : santé et conditions de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of volunteers : two examples in housing and in cancer. A french sociological perspective about community research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ferrand-Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE53F96E"/>
+    <w:nsid w:val="E96AE5EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-amiel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4557-9266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081824440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://descobayesetdeshommes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-00848731/document" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philippeamiel.fr/Bongrand_Experimentation.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quadem.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethique-cancer.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inserm.fr/qu-est-ce-que-l-inserm/organigramme/comites/ceei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inserm.fr/nous-connaitre/gouvernance-organisation/#instances-et-comit%C3%A9s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Berda&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.10.051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Phalipon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bertoye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.11.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benoist" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramone-Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10169-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasti Saghatchian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghouadni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tergemina Clain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02947-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.01.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivantha Naidoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thu Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Young" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-019-1476-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dosquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02586122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alberti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulkedid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Ben Yahmed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollitrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859615000234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Evans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Amiel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7175/rhc.v6i2.1171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148955v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cailbault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberlin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vathaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.04.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roussot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Olivia Dialla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2014.07.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan S Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentia Kaguelidou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2014.02.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849077v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blachier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Iliescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.04.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7T6KSTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendy Abdoul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035247" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gateau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046054" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourtau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cerf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-009-0620-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iliescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sieurin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.064" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Durand-Zaleski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Duval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gottot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2007.023473" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-ZH2QLC56-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Genod" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archpedi.161.5.446" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. - L. Jacquemont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanlaville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Redon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raoul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cormier-Daire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2006.043166" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Festa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nitenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duperray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chapeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Compagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fagot-Largeault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/jmep.26.3.285.3022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786855v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien de Samosate" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532783v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169126v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondodeculturaeconomica.com/Librerias/Detalle.aspx?ctit=008513LE#" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850493v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775899v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lucot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Juillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnevie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Danion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863498v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870950v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849050v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867312v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867313v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775939v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04786912v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008MON10048" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832498v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benoist" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pottier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Affergan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160046v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431514v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gonzalez-Quijano," TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivi&#233;ro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rubio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Hirschhorn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865250v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859368v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delaisi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Munck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Amiel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554799v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ferrand-Bechmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgeois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-amiel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4557-9266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081824440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://descobayesetdeshommes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-00848731/document" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philippeamiel.fr/Bongrand_Experimentation.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quadem.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethique-cancer.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inserm.fr/qu-est-ce-que-l-inserm/organigramme/comites/ceei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inserm.fr/nous-connaitre/gouvernance-organisation/#instances-et-comit%C3%A9s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Berda&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.10.051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Phalipon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bertoye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.11.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benoist" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramone-Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10169-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasti Saghatchian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghouadni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tergemina Clain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02947-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.01.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivantha Naidoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thu Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Young" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-019-1476-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dosquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02586122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alberti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulkedid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tubach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.03.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Ben Yahmed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollitrault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859615000234" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Evans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Amiel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7175/rhc.v6i2.1171" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148955v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cailbault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberlin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vathaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.04.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roussot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Olivia Dialla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2014.07.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan S Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentia Kaguelidou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaultier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2014.02.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849077v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blachier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Iliescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.04.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7T6KSTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861098v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendy Abdoul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035247" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gateau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046054" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourtau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850481v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cerf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-009-0620-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iliescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sieurin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.064" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Durand-Zaleski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Duval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gottot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2007.023473" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-ZH2QLC56-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Genod" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archpedi.161.5.446" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. - L. Jacquemont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanlaville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Redon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raoul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cormier-Daire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2006.043166" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Festa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nitenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duperray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chapeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Compagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fagot-Largeault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/jmep.26.3.285.3022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786855v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien de Samosate" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532783v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169126v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondodeculturaeconomica.com/Librerias/Detalle.aspx?ctit=008513LE#" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850493v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775899v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lucot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Juillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnevie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680861v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Danion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863498v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849050v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867312v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867313v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775939v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04786912v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008MON10048" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832498v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benoist" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pottier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Affergan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160046v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431514v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gonzalez-Quijano," TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivi&#233;ro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rubio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Hirschhorn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865250v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859368v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delaisi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Munck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Amiel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554799v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ferrand-Bechmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgeois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>