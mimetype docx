--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -106,161 +106,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the cytoplasmic motor-LINC complex module involved in meiotic prophase rapid chromosome movements in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">The actin cytoskeleton is required to maintain plant cell division orientation against cellular geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bowei Cai</w:t>
+                <w:t xml:space="preserve">Camila Goldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Tiscareno-Andrade</w:t>
+                <w:t xml:space="preserve">Samantha Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanru Luo</w:t>
+                <w:t xml:space="preserve">Yutaro Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Cao</w:t>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chambon</w:t>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-025-02043-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aeb8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207508v1</w:t>
+                <w:t xml:space="preserve">hal-05537927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput differential chemical genetic screen uncovers genotype-specific compounds altering plant growth</w:t>
               </w:r>
@@ -374,364 +374,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiautomatic quantification of 3D Histone H3 phosphorylation signals during cell division in Arabidopsis root meristems</w:t>
+                <w:t xml:space="preserve">Identification of the cytoplasmic motor-LINC complex module involved in meiotic prophase rapid chromosome movements in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienn Kelemen</w:t>
+                <w:t xml:space="preserve">Bowei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
+                <w:t xml:space="preserve">Mariana Tiscareno-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csaba Máthé</w:t>
+                <w:t xml:space="preserve">Yanru Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+                <w:t xml:space="preserve">Fei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouchez</w:t>
+                <w:t xml:space="preserve">Aurélie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 247, pp.3010 - 3023. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-025-02043-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233351v1</w:t>
+                <w:t xml:space="preserve">hal-05207508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-random spatial organization of telomeres varies during the cell cycle and requires LAP2 and BAF</w:t>
+                <w:t xml:space="preserve">Semiautomatic quantification of 3D Histone H3 phosphorylation signals during cell division in Arabidopsis root meristems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Keller</w:t>
+                <w:t xml:space="preserve">Adrienn Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Stinus</w:t>
+                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Umlauf</w:t>
+                <w:t xml:space="preserve">Csaba Máthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Gourbeyre</w:t>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Biot</w:t>
+                <w:t xml:space="preserve">David Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (4), pp.109343. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 247, pp.3010 - 3023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484063v2</w:t>
+                <w:t xml:space="preserve">hal-05233351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid meiotic prophase chromosome movements in Arabidopsis thaliana are linked to essential reorganization at the nuclear envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tiscareno-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,4307 +776,4311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TreeJ: an ImageJ plugin for interactive cell lineage reconstruction from static images</w:t>
+                <w:t xml:space="preserve">Non-random spatial organization of telomeres varies during the cell cycle and requires LAP2 and BAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Laruelle</w:t>
+                <w:t xml:space="preserve">Debora Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+                <w:t xml:space="preserve">Sonia Stinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trubuil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Umlauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-023-01106-x⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.109343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398556v1</w:t>
+                <w:t xml:space="preserve">hal-04484063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TreeJ: an ImageJ plugin for interactive cell lineage reconstruction from static images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+                <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qpb.2022.23⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-023-01106-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780169v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine Modulates the Processing of Food Odour in the Ventral Striatum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Saint Albin Deliot</w:t>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ouali</w:t>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Gry</w:t>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (5), pp.1126. </w:t>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10051126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2022.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738444v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale analysis and computer modeling reveal hidden regularities behind variability of cell division patterns in Arabidopsis thaliana embryogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dopamine Modulates the Processing of Food Odour in the Ventral Striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Belcram</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saint Albin Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.79224⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10051126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301574v1</w:t>
+                <w:t xml:space="preserve">hal-03738444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modeling of biological patterns shows multiscale organization of Arabidopsis thaliana heterochromatin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Large-scale analysis and computer modeling reveal hidden regularities behind variability of cell division patterns in Arabidopsis thaliana embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e79224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.79224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-79158-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03332371v1</w:t>
+                <w:t xml:space="preserve">hal-04301574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge correction for intensity estimation of 3D heterogeneous point processes from replicated data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Andrey</w:t>
+                <w:t xml:space="preserve">Spatial modeling of biological patterns shows multiscale organization of Arabidopsis thaliana heterochromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arpòn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2020.100421⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-79158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160300v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell geometry determines symmetric and asymmetric division plane selection in Arabidopsis early embryos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge correction for intensity estimation of 3D heterogeneous point processes from replicated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006771⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.100421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2020.100421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393309v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the presence and functional significance of sympathetic premotor neurons with collateralized spinal axons in the rat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell geometry determines symmetric and asymmetric division plane selection in Arabidopsis early embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bowen Dempsey</w:t>
+                <w:t xml:space="preserve">Julien Moukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Turner</w:t>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip Bokiniec</w:t>
+                <w:t xml:space="preserve">Zhor Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 597 (13), pp.3407-3423. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1006771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/JP277661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625857v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIGL1 and its novel partner FLIP form a conserved complex that regulates homologous recombination</w:t>
+                <w:t xml:space="preserve">On the presence and functional significance of sympathetic premotor neurons with collateralized spinal axons in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joiselle Blanche Fernandes</w:t>
+                <w:t xml:space="preserve">David G. S. Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Duhamel</w:t>
+                <w:t xml:space="preserve">Natasha Pracejus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Seguéla-Arnaud</w:t>
+                <w:t xml:space="preserve">Bowen Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Froger</w:t>
+                <w:t xml:space="preserve">Anita Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Girard</w:t>
+                <w:t xml:space="preserve">Phillip Bokiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (4), pp.e1007317. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 597 (13), pp.3407-3423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/JP277661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432010v1</w:t>
+                <w:t xml:space="preserve">hal-02625857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistically Representative Atlas for Mapping Neuronal Circuits in the Drosophila Adult Brain</w:t>
+                <w:t xml:space="preserve">FIGL1 and its novel partner FLIP form a conserved complex that regulates homologous recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
+                <w:t xml:space="preserve">Joiselle Blanche Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Manoliu</w:t>
+                <w:t xml:space="preserve">Marine Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazuras</w:t>
+                <w:t xml:space="preserve">Mathilde Seguéla-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schulze</w:t>
+                <w:t xml:space="preserve">Nicole Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Iglesias</w:t>
+                <w:t xml:space="preserve">Chloé Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.13. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.e1007317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fninf.2018.00013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828331v1</w:t>
+                <w:t xml:space="preserve">hal-04432010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and its multiscale integration in plant morphogenesis</w:t>
+                <w:t xml:space="preserve">A Statistically Representative Atlas for Mapping Neuronal Circuits in the Drosophila Adult Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Serra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïçal Selka</w:t>
+                <w:t xml:space="preserve">Tudor Manoliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rechenmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+                <w:t xml:space="preserve">Nicolas Mazuras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2018.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621377v1</w:t>
+                <w:t xml:space="preserve">hal-01828331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human spinal ejaculation generator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneity and its multiscale integration in plant morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bahrami</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Léo Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rechenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.24819⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01602656v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunohistochemical characterization of a spinal cord generator of ejaculation in human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chehensse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sexual Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (1), pp.18-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsxm.2016.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human spinal ejaculation generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Kiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+                <w:t xml:space="preserve">Clément Chéhensse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (1), pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.24819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632191v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87 (2), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis hnRNP-Q Protein LIF2 and the PRC1 subunit LHP1 function in concert to regulate the transcription of stress-responsive genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Andrey</w:t>
+                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Houba Hérin</w:t>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (9), </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.3417-3428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633928v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MorphoLibJ: integrated library and plugins for mathematical morphology with ImageJ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Arabidopsis hnRNP-Q Protein LIF2 and the PRC1 subunit LHP1 function in concert to regulate the transcription of stress-responsive genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne M. Molitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Latrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Houba Hérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw413⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438611v1</w:t>
+                <w:t xml:space="preserve">hal-02633928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NucleusJ: an ImageJ plugin for quantifying 3D images of interphase nuclei</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">MorphoLibJ: integrated library and plugins for mathematical morphology with ImageJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 31 (7), pp.1144 - 1146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu774⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 32 (22), pp.3532-3534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920000v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic classification-based method for segmentation of nuclei in 3D images of early embryos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">NucleusJ: an ImageJ plugin for quantifying 3D images of interphase nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline V. Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-15-9⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (7), pp.1144 - 1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204103v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear architecture and chromatin dynamics in interphase nuclei of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 143 (1-3), pp.28-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000363724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic classification-based method for segmentation of nuclei in 3D images of early embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaza Gul-Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaza Gul-Mohammed</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.9. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+              <w:t xml:space="preserve">, 2014, 15, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-15-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953904v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical comparison of spatial point patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0087759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ernoult-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Baconnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryannick Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Minshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (9), pp.1702-1715. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ernoult-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Baconnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryannick Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Minshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1702-1715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ernoult-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Baconnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryannick Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Minshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (9), pp.1702-1715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional macronutrient-associated Fos expression patterns in the mouse brainstem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0008974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of 3D images detects regular spatial distributions of centromeres and chromocenters in animal and plant nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tirichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (7), pp.e10000853 1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional statistical modeling of neuronal populations: Illustration with spatial localization of supernumerary neurons in the locus coeruleus of quaking mutant mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 513 (5), pp.483-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cne.21954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D fluorescent in situ hybridization using Arabidopsis leaf cryosections and isolated nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Tirichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5, 7 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1746-4811-5-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the 3D functional architecture of the nucleus in animal and plant kingdoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên K. Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 332 (11), pp.937-946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint registration and averaging of multiple 3D anatomical surface models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Maschino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 101, pp.16-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cviu.2005.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-D: an integrated environment for three-dimensional reconstruction from serial sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 145, pp.233-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2005.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using image analysis for automated crystal positioning in a synchrotron X-ray beam for high-throughput macromolecular crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cipriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37, pp.265-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S002188980400158X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial segregation within the sacral parasympathetic nucleus of neurons innervating the bladder or the penis of the rat as revealed by three-dimensional reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Banrezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Maschino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schirar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peytevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 115 (1), pp.97-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5086,5474 +5090,5474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling meiotic prophase I chromosome movements in Arabidopsis thaliana: what does it take to move a chromosome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Georgina Caranfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; INRIA, Nov 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Postdocs and Students Meiosis Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Robert and Chloé Girard, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552791v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling meiotic prophase I chromosome movements in Arabidopsis thaliana: what does it take to move a chromosome?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Beyond singularity in spatial analyses of plant cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postdocs and Students Meiosis Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Robert and Chloé Girard, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th International Plant Computational Biology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063562v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond singularity in spatial analyses of plant cells and tissues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Plant Computational Biology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; INRIA, Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457883v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational approaches to decipher cell division patterns in plant embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Plant Computational Biology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational analysis of cell division patterns in the shoot apical meristem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chie Kodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ouddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durrmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modeling of spatial interactions in biological patterns, with application to plant nuclear organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and comparing spatial distributions in biological imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Statistical modeling of spatial interactions: new insights into the spatial organization of plant heterochromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">INDEPTH Cost Action Meeting: Impact of Chromatin Domains on Plant Phenotypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780303v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical multi-scale atlasing of leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of spatial interactions: new insights into the spatial organization of plant heterochromatin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mapping and comparing spatial distributions in biological imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDEPTH Cost Action Meeting: Impact of Chromatin Domains on Plant Phenotypes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776229v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering cell division patterns in plant early embryogenesis by combining 3D image analysis and computer modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Growth and Form: International Symposium on Quantitative Plant Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Accurate dating of organs during growth can unmask invariant developmental patterns: illustration with plant leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786234v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate dating of organs during growth can unmask invariant developmental patterns: illustration with plant leaf morphogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Surface parameterization and registration for statistical multiscale atlasing of organ development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, Californie, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2019.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734090v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface parameterization and registration for statistical multiscale atlasing of organ development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733984v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D image analysis and computer modeling to understand cell division patterns in plant early embryogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791564v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">Combining 3D image analysis and computer modeling to understand cell division patterns in plant early embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moukhtar El Demerdache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference 2019</w:t>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200581v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic atlasing of gene expression domains from individual images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IEEE International Symposium on Biomedical Imaging 2019 (ISBI1́9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis and computer modelling of cell divisions in plant early embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phycomorph EU Cost Action Workshop: “Imaging seaweed cells and tissues”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a spatio-temporal atlas of 3D cellular parameters during leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IEEE International Conference on Computer Vision (ICCV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Venise, Italy. 3212 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling 3D cell division patterns in plant early embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIPS 2017 - Multiscale live imaging in human, animal and plant health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic electrical muscle stimulation (EMS) following nerve injury and repair in Sprague Dawley rats does not lead to preferential reinnervation of target muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P Willand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Catapano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory H Borschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the society for neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial reorganization of Proopiomelanocortin (POMC)-expressing Neurons in the Arcuate Nucleus of POMC-EGFP Mice Resistant or Prone to Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, San Diego, Californie, United States. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial reorganization of Proopiomelanocortin (POMC)-expressing Neurons in the Arcuate Nucleus of POMC-EGFP Mice Resistant or Prone to Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Supplement 405.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical comparison of 3D point pattern distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling spatial distributions and patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini-symposium BioImage Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR2588. FRA., Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial 3D modelling of nuclear architecture: application to A. thaliana leaf cell nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modelling of cell division patterns during plant early embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences (IAMPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial statistical approach to analyze and model nuclear architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences (IAMPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P186: Différences d’organisation spatiale des neurones pro-opiomélanocortine (POMC) dans le noyau arqué de l’hypothalamus de souris sensibles ou résistantes à l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgium. pp.S165, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70828-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’image numérique à la donnée scientifique: Qu’est-ce qu’une image numérique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Image INRA: De l'image numérique à la donnée scientifique : quelles démarches d'analyse et de traitement d'images ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical comparison of the spatial organizations of punctual structures using 3D point density mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical groupwise comparison of spatial point patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Biomedical Imaging - From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Apr 2013, San Francisco, United States. 1519 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical differences between three-dimensional intensity maps computed from replicated point patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 th International Conference on Stereology, Spatial Statistics and Stochastic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement central d'odeurs chez le rat vigile révélé par IRM améliorée par l'agent de contraste manganèse (MEMRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Lehallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie &amp; Médecine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional modelling approach for data integration and statistical analysis of spatial distributions in cellular imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient-dependent neuronal activation patterns in the nucleus of the solitary tract, as revealed by a statistical three-dimensional modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional modeling software for inter-individual and inter-modality data integration in small animal neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture nucléaire : modélisation spatiale et application à la compréhension des mécanismes de différenciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interne des IFR144, 115 et 87</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Gif-sur-Yvette, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique temporelle des signaux calciques dans l'embryon précoce de souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Banrezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sainte-Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional statistical modeling of neuronal populations : illustration with spatial localization of supernumerary neurons in the locus coeruleus of quaking mutant mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cne.21954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modification du rapport NADH/NAD+ cytosolique durant la fécondation modifie la croissance des animaux et le poids de l'adulte chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Banrezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sainte-Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial normalisation of three-dimensional neuroanatomical models using shape registration, averaging, and warping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. IEEE International Symposium on Biomedical imaging - from Nano to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Experimental Biology 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756733v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Spatial normalisation of three-dimensional neuroanatomical models using shape registration, averaging, and warping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Maschino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual meeting of the Society for the Study of Ingestive Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">5. IEEE International Symposium on Biomedical imaging - from Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173371v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">16. Annual meeting of the Society for the Study of Ingestive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173368v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques calciques de la fécondation: couplage entre approche expérimentale et de modélisation pour identifier l'origine des effets à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Banrezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sainte-Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new filter for spot extraction in N-dimensional biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. IEEE International Symposium on Biomedical imaging - from Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm and software for the reconstruction, integration, and statistical analysis of 3D models in neuroanatomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Maschino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity mappings in olfactory bulb of newborn rabbits elicited by odor stimulation using quantitative manganese enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gs Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the International Society for Magnetic Resonance in Medicine (ISMRM) and of the European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical three-dimensional estimation and mapping of neuronal distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie statistique de populations de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aromagri 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10563,698 +10567,698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the modelling of chromosome movements during meiotic prophase I in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Georgina Caranfil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tiscareno-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Life 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Harrogate, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the modeling of chromosome movements during meiotic prophase I in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Georgina Caranfil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJPB Symposium 2024. Plant Modeling: Opportunities and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training a deep neural network to learn 3D division rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durrmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Plant Computational Biology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cambridge (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIP, a new software design for batch analysis of biological images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ouddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial normalisation of three-dimensional neuroanatomical models using shape registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Maschino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. IEEE International Symposium on Biomedical Imaging (ISBI'08) : From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France. n.p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity mappings in olfactory bulb of newborn rabbits elicited by odor stimulation using quantitative manganese enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Berlin, Germany. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11264,146 +11268,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the three-dimensional surface of a branching and merging biological structure from a stack of coplanar contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IEEE International Symposium on Biomedical Imaging (ISBI 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Chicago, United States. IEEE Press, 2011, 2011 IEEE International Symposium on Biomedical Imaging: from Nano to Macro, 978-1-4244-4127-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2011.5872479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11413,332 +11417,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for testing Random spatial models on nuclear object distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant chromatin dynamics : Methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1675, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Protocol, Humana Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 978-1-4939-7317-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7318-7_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Image Analysis Pipelines in Light Microscopy: A Rational Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1563, SPRINGER, pp.23, 2017, Methods in Molecular Biology, 978-1-4939-6810-7; 978-1-4939-6808-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6810-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for testing random spatial model on nuclear object distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in molecular biology: Plant chromatin dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11748,467 +11752,467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin Counters Geometry to Guide Plant Cell Division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Goldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaro Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning of geometrical cell division rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durrmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale analysis and computer modeling reveal hidden regularities behind variability of cell division patterns in Arabidopsis thaliana embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modeling of telomere intra-nuclear distribution reveals non-random organization that varies during cell cycle and depends on LAP2 and BAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Stinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Umlauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12218,105 +12222,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation d’organisations spatiales en imagerie biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02795150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12463,51 +12467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Cai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tiscareno-Andrade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanru Luo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02043-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Dai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouddah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Kelemen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba M&#225;th&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484063v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stinus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umlauf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gourbeyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50169-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01106-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79224" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100421" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. S. Farmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Pracejus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Turner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277661" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiselle Blanche Fernandes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duhamel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Segu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007317" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Manoliu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazuras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schulze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iglesias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Serra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rechenmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.07.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ch&#233;hensse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Facchinetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bahrami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Soler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24819" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chehensse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Facchinetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahrami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Soler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2016.11.041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw413" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu774" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaza Gul-Mohammed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087759" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994882v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ernoult-Lange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick Harper" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minshall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.034314.112" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwartz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008974" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21954" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFS56634-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-5-11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610642v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n K. Ki&#234;u" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665683v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2005.06.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2005.01.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cipriani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980400158X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schirar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peytevin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063562v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Georgina Caranfil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457883v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776246v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durrmeyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779479v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785869v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Willand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Catapano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H Borschel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillaumin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588459v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579240v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70828-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200646v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204006v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556510" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782677v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Lehallier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rampin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Albin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200658v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757997v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755219v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet de Curi&#232;res" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cancela" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173371v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173368v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519875v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758229v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753925v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maurin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753768v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816478v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063498v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063521v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814911v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814005v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750403v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872479" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786989v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788784v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6810-7_13" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603142v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280539v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280518v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766429v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457815v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795150v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Dai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouddah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Cai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tiscareno-Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanru Luo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02043-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Kelemen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba M&#225;th&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50169-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484063v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stinus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umlauf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gourbeyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01106-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79224" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. S. Farmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Pracejus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Turner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277661" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiselle Blanche Fernandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duhamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Segu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007317" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Manoliu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazuras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schulze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iglesias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Serra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rechenmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.07.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chehensse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Facchinetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahrami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Soler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2016.11.041" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ch&#233;hensse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Facchinetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bahrami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Soler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24819" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw413" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu774" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaza Gul-Mohammed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087759" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994882v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ernoult-Lange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick Harper" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minshall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.034314.112" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwartz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008974" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21954" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFS56634-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-5-11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610642v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n K. Ki&#234;u" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2005.06.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2005.01.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cipriani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980400158X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schirar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peytevin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Georgina Caranfil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durrmeyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779479v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780303v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785870v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785869v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Willand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Catapano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H Borschel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740851v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillaumin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579240v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70828-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556510" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Lehallier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rampin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Albin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200658v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200665v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755219v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet de Curi&#232;res" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cancela" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173368v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756733v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173371v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758229v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maurin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753768v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816478v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063498v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063521v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829522v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814911v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814005v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750403v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872479" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786989v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788784v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6810-7_13" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280539v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766429v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457815v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795150v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>