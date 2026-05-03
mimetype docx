--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -240,295 +240,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-throughput differential chemical genetic screen uncovers genotype-specific compounds altering plant growth</w:t>
+                <w:t xml:space="preserve">Identification of the cytoplasmic motor-LINC complex module involved in meiotic prophase rapid chromosome movements in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Emmenecker</w:t>
+                <w:t xml:space="preserve">Bowei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingqi Dai</w:t>
+                <w:t xml:space="preserve">Mariana Tiscareno-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+                <w:t xml:space="preserve">Yanru Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Ouddah</w:t>
+                <w:t xml:space="preserve">Fei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Guerin</w:t>
+                <w:t xml:space="preserve">Aurélie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-025-02043-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208998v1</w:t>
+                <w:t xml:space="preserve">hal-05207508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the cytoplasmic motor-LINC complex module involved in meiotic prophase rapid chromosome movements in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">A high-throughput differential chemical genetic screen uncovers genotype-specific compounds altering plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bowei Cai</w:t>
+                <w:t xml:space="preserve">Côme Emmenecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Tiscareno-Andrade</w:t>
+                <w:t xml:space="preserve">Jingqi Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanru Luo</w:t>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Cao</w:t>
+                <w:t xml:space="preserve">Ayoub Ouddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chambon</w:t>
+                <w:t xml:space="preserve">Julie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-025-02043-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207508v1</w:t>
+                <w:t xml:space="preserve">hal-05208998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiautomatic quantification of 3D Histone H3 phosphorylation signals during cell division in Arabidopsis root meristems</w:t>
               </w:r>
@@ -661,77 +661,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid meiotic prophase chromosome movements in Arabidopsis thaliana are linked to essential reorganization at the nuclear envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tiscareno-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2307,563 +2307,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical characterization of a spinal cord generator of ejaculation in human</w:t>
+                <w:t xml:space="preserve">Human spinal ejaculation generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chehensse</w:t>
+                <w:t xml:space="preserve">Clément Chéhensse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Facchinetti</w:t>
+                <w:t xml:space="preserve">Patricia Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bahrami</w:t>
+                <w:t xml:space="preserve">Stéphane Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Soler</w:t>
+                <w:t xml:space="preserve">Jean-Marc Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sexual Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (1), pp.18-18. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (1), pp.35-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsxm.2016.11.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.24819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625067v1</w:t>
+                <w:t xml:space="preserve">hal-01602656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human spinal ejaculation generator</w:t>
+                <w:t xml:space="preserve">Immunohistochemical characterization of a spinal cord generator of ejaculation in human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chéhensse</w:t>
+                <w:t xml:space="preserve">C. Chehensse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Facchinetti</w:t>
+                <w:t xml:space="preserve">P. Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bahrami</w:t>
+                <w:t xml:space="preserve">S. Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Soler</w:t>
+                <w:t xml:space="preserve">J. M. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81 (1), pp.35-45. </w:t>
+              <w:t xml:space="preserve">Journal of Sexual Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.18-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.24819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsxm.2016.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602656v1</w:t>
+                <w:t xml:space="preserve">hal-02625067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
+                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
+                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.3417-3428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533894v1</w:t>
+                <w:t xml:space="preserve">hal-02632191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
+                <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Kiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.3417-3428. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (2), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632191v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis hnRNP-Q Protein LIF2 and the PRC1 subunit LHP1 function in concert to regulate the transcription of stress-responsive genes</w:t>
               </w:r>
@@ -3215,317 +3215,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear architecture and chromatin dynamics in interphase nuclei of Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">A generic classification-based method for segmentation of nuclei in 3D images of early embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania del Prete</w:t>
+                <w:t xml:space="preserve">Jaza Gul-Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+                <w:t xml:space="preserve">Vincent Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gaudin</w:t>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 143 (1-3), pp.28-50. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000363724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-15-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204098v1</w:t>
+                <w:t xml:space="preserve">hal-01204103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic classification-based method for segmentation of nuclei in 3D images of early embryos</w:t>
+                <w:t xml:space="preserve">Nuclear architecture and chromatin dynamics in interphase nuclei of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaza Gul-Mohammed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
+                <w:t xml:space="preserve">Stefania del Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boudier</w:t>
+                <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15, pp.9. </w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143 (1-3), pp.28-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-15-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000363724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204103v1</w:t>
+                <w:t xml:space="preserve">hal-01204098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical comparison of spatial point patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3987,51 +3987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional macronutrient-associated Fos expression patterns in the mouse brainstem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5098,342 +5098,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling meiotic prophase I chromosome movements in Arabidopsis thaliana: what does it take to move a chromosome?</w:t>
+                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca-Georgina Caranfil</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postdocs and Students Meiosis Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Robert and Chloé Girard, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; INRIA, Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063562v1</w:t>
+                <w:t xml:space="preserve">hal-04552791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond singularity in spatial analyses of plant cells and tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling meiotic prophase I chromosome movements in Arabidopsis thaliana: what does it take to move a chromosome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Georgina Caranfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Plant Computational Biology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Postdocs and Students Meiosis Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Robert and Chloé Girard, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457883v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond singularity in spatial analyses of plant cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; INRIA, Nov 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">7th International Plant Computational Biology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552791v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational approaches to decipher cell division patterns in plant embryo</w:t>
               </w:r>
@@ -5488,90 +5488,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational analysis of cell division patterns in the shoot apical meristem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chie Kodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ouddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durrmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5676,303 +5676,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of spatial interactions: new insights into the spatial organization of plant heterochromatin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping and comparing spatial distributions in biological imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDEPTH Cost Action Meeting: Impact of Chromatin Domains on Plant Phenotypes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776229v1</w:t>
+                <w:t xml:space="preserve">hal-03780303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical multi-scale atlasing of leaf morphogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical modeling of spatial interactions: new insights into the spatial organization of plant heterochromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">INDEPTH Cost Action Meeting: Impact of Chromatin Domains on Plant Phenotypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733992v1</w:t>
+                <w:t xml:space="preserve">hal-03776229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and comparing spatial distributions in biological imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical multi-scale atlasing of leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780303v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering cell division patterns in plant early embryogenesis by combining 3D image analysis and computer modelling</w:t>
               </w:r>
@@ -6247,51 +6247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6355,64 +6355,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6933,51 +6933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a spatio-temporal atlas of 3D cellular parameters during leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7649,77 +7649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial 3D modelling of nuclear architecture: application to A. thaliana leaf cell nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7895,77 +7895,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial statistical approach to analyze and model nuclear architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8353,51 +8353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical groupwise comparison of spatial point patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9486,372 +9486,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial normalisation of three-dimensional neuroanatomical models using shape registration, averaging, and warping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Maschino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">5. IEEE International Symposium on Biomedical imaging - from Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173368v1</w:t>
+                <w:t xml:space="preserve">hal-02756733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial normalisation of three-dimensional neuroanatomical models using shape registration, averaging, and warping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. IEEE International Symposium on Biomedical imaging - from Nano to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">16. Annual meeting of the Society for the Study of Ingestive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756733v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual meeting of the Society for the Study of Ingestive Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Experimental Biology 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173371v1</w:t>
+                <w:t xml:space="preserve">hal-01173368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques calciques de la fécondation: couplage entre approche expérimentale et de modélisation pour identifier l'origine des effets à long terme</w:t>
               </w:r>
@@ -9988,51 +9988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10581,103 +10581,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the modelling of chromosome movements during meiotic prophase I in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Georgina Caranfil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tiscareno-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Life 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Harrogate, United Kingdom</w:t>
@@ -10706,90 +10706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the modeling of chromosome movements during meiotic prophase I in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Georgina Caranfil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10935,64 +10935,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIP, a new software design for batch analysis of biological images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ouddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11639,51 +11639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for testing random spatial model on nuclear object distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12467,51 +12467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Dai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouddah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Cai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tiscareno-Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanru Luo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02043-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Kelemen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba M&#225;th&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50169-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484063v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stinus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umlauf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gourbeyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01106-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79224" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. S. Farmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Pracejus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Turner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277661" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiselle Blanche Fernandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duhamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Segu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007317" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Manoliu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazuras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schulze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iglesias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Serra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rechenmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.07.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chehensse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Facchinetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahrami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Soler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2016.11.041" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ch&#233;hensse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Facchinetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bahrami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Soler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24819" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw413" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu774" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaza Gul-Mohammed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087759" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994882v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ernoult-Lange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick Harper" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minshall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.034314.112" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwartz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008974" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21954" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFS56634-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-5-11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610642v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n K. Ki&#234;u" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2005.06.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2005.01.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cipriani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980400158X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schirar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peytevin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Georgina Caranfil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durrmeyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779479v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780303v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785870v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785869v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Willand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Catapano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H Borschel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740851v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillaumin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579240v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70828-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556510" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Lehallier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rampin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Albin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200658v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200665v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755219v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet de Curi&#232;res" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cancela" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173368v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756733v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173371v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758229v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maurin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753768v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816478v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063498v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063521v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829522v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814911v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814005v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750403v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872479" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786989v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788784v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6810-7_13" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280539v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766429v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457815v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795150v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tiscareno-Andrade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanru Luo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02043-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Dai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouddah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Kelemen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba M&#225;th&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50169-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484063v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stinus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umlauf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gourbeyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01106-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79224" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. S. Farmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Pracejus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Turner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277661" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiselle Blanche Fernandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duhamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Segu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007317" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Manoliu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazuras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schulze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iglesias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Serra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rechenmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.07.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ch&#233;hensse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Facchinetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bahrami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Soler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24819" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chehensse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Facchinetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahrami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Soler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2016.11.041" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw413" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu774" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaza Gul-Mohammed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087759" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994882v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ernoult-Lange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick Harper" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minshall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.034314.112" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwartz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008974" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21954" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFS56634-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-5-11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610642v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n K. Ki&#234;u" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2005.06.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2005.01.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cipriani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980400158X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schirar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peytevin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Georgina Caranfil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durrmeyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779479v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780303v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785870v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785869v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Willand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Catapano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H Borschel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740851v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillaumin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579240v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70828-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556510" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Lehallier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rampin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Albin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200658v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200665v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755219v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet de Curi&#232;res" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cancela" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756733v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173371v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758229v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maurin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753768v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816478v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063498v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063521v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829522v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814911v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814005v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750403v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872479" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786989v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788784v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6810-7_13" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280539v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766429v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457815v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795150v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>