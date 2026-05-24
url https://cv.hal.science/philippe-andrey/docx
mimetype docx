--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -508,4579 +508,4713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiautomatic quantification of 3D Histone H3 phosphorylation signals during cell division in Arabidopsis root meristems</w:t>
+                <w:t xml:space="preserve">“Plant modeling: opportunities and challenges” symposium, a snapshot of the research landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienn Kelemen</w:t>
+                <w:t xml:space="preserve">Luka Lelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csaba Máthé</w:t>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouchez</w:t>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 247, pp.3010 - 3023. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233351v1</w:t>
+                <w:t xml:space="preserve">hal-05142824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid meiotic prophase chromosome movements in Arabidopsis thaliana are linked to essential reorganization at the nuclear envelope</w:t>
+                <w:t xml:space="preserve">Semiautomatic quantification of 3D Histone H3 phosphorylation signals during cell division in Arabidopsis root meristems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cromer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chambon</w:t>
+                <w:t xml:space="preserve">Adrienn Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hurel</w:t>
+                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Máthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-50169-4⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 247, pp.3010 - 3023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495019v1</w:t>
+                <w:t xml:space="preserve">hal-05233351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-random spatial organization of telomeres varies during the cell cycle and requires LAP2 and BAF</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid meiotic prophase chromosome movements in Arabidopsis thaliana are linked to essential reorganization at the nuclear envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Umlauf</w:t>
+                <w:t xml:space="preserve">Laurence Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tiscareno-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Gourbeyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Biot</w:t>
+                <w:t xml:space="preserve">Aurélie Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109343⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-50169-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484063v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TreeJ: an ImageJ plugin for interactive cell lineage reconstruction from static images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-random spatial organization of telomeres varies during the cell cycle and requires LAP2 and BAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Laruelle</w:t>
+                <w:t xml:space="preserve">Sonia Stinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+                <w:t xml:space="preserve">David Umlauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trubuil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edith Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-023-01106-x⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.109343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398556v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TreeJ: an ImageJ plugin for interactive cell lineage reconstruction from static images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.e1. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qpb.2022.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-023-01106-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780169v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine Modulates the Processing of Food Odour in the Ventral Striatum</w:t>
+                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rampin</w:t>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Saint Albin Deliot</w:t>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ouali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Gry</w:t>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10051126⟩</w:t>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2022.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738444v1</w:t>
+                <w:t xml:space="preserve">hal-03780169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale analysis and computer modeling reveal hidden regularities behind variability of cell division patterns in Arabidopsis thaliana embryogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Laruelle</w:t>
+                <w:t xml:space="preserve">Dopamine Modulates the Processing of Food Odour in the Ventral Striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saint Albin Deliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Belcram</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.79224⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10051126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301574v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modeling of biological patterns shows multiscale organization of Arabidopsis thaliana heterochromatin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Large-scale analysis and computer modeling reveal hidden regularities behind variability of cell division patterns in Arabidopsis thaliana embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gaudin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e79224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-79158-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.79224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332371v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge correction for intensity estimation of 3D heterogeneous point processes from replicated data</w:t>
+                <w:t xml:space="preserve">Spatial modeling of biological patterns shows multiscale organization of Arabidopsis thaliana heterochromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Burguet</w:t>
+                <w:t xml:space="preserve">Javier Arpòn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Andrey</w:t>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2020.100421⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-79158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160300v1</w:t>
+                <w:t xml:space="preserve">hal-03332371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell geometry determines symmetric and asymmetric division plane selection in Arabidopsis early embryos</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge correction for intensity estimation of 3D heterogeneous point processes from replicated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">J. Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhor Khadir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1006771. </w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.100421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2020.100421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393309v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the presence and functional significance of sympathetic premotor neurons with collateralized spinal axons in the rat</w:t>
+                <w:t xml:space="preserve">Cell geometry determines symmetric and asymmetric division plane selection in Arabidopsis early embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David G. S. Farmer</w:t>
+                <w:t xml:space="preserve">Julien Moukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Pracejus</w:t>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bowen Dempsey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Phillip Bokiniec</w:t>
+                <w:t xml:space="preserve">Zhor Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP277661⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1006771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625857v1</w:t>
+                <w:t xml:space="preserve">hal-02393309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIGL1 and its novel partner FLIP form a conserved complex that regulates homologous recombination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the presence and functional significance of sympathetic premotor neurons with collateralized spinal axons in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. S. Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Pracejus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joiselle Blanche Fernandes</w:t>
+                <w:t xml:space="preserve">Bowen Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Duhamel</w:t>
+                <w:t xml:space="preserve">Anita Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Seguéla-Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chloé Girard</w:t>
+                <w:t xml:space="preserve">Phillip Bokiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007317⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 597 (13), pp.3407-3423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP277661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432010v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistically Representative Atlas for Mapping Neuronal Circuits in the Drosophila Adult Brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FIGL1 and its novel partner FLIP form a conserved complex that regulates homologous recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joiselle Blanche Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
+                <w:t xml:space="preserve">Mathilde Seguéla-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Manoliu</w:t>
+                <w:t xml:space="preserve">Nicole Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazuras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Iglesias</w:t>
+                <w:t xml:space="preserve">Chloé Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2018.00013⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.e1007317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828331v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and its multiscale integration in plant morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Statistically Representative Atlas for Mapping Neuronal Circuits in the Drosophila Adult Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Manoliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Serra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">Nicolas Mazuras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïçal Selka</w:t>
+                <w:t xml:space="preserve">Florian Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rechenmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+                <w:t xml:space="preserve">Juan Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.18-24. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2018.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2018.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02621377v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human spinal ejaculation generator</w:t>
+                <w:t xml:space="preserve">Heterogeneity and its multiscale integration in plant morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chéhensse</w:t>
+                <w:t xml:space="preserve">Léo Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Facchinetti</w:t>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bahrami</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Catherine Rechenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.24819⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602656v1</w:t>
+                <w:t xml:space="preserve">hal-02621377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical characterization of a spinal cord generator of ejaculation in human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human spinal ejaculation generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chéhensse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chehensse</w:t>
+                <w:t xml:space="preserve">Patricia Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Facchinetti</w:t>
+                <w:t xml:space="preserve">Stéphane Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bahrami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. M. Soler</w:t>
+                <w:t xml:space="preserve">Jean-Marc Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sexual Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsxm.2016.11.041⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (1), pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.24819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625067v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Biot</w:t>
+                <w:t xml:space="preserve">Immunohistochemical characterization of a spinal cord generator of ejaculation in human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chehensse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+                <w:t xml:space="preserve">P. Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Kiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+                <w:t xml:space="preserve">S. Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sexual Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.18-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsxm.2016.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632191v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87 (2), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis hnRNP-Q Protein LIF2 and the PRC1 subunit LHP1 function in concert to regulate the transcription of stress-responsive genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne M. Molitor</w:t>
+                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Latrasse</w:t>
+                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Houba Hérin</w:t>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00244⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.3417-3428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633928v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphoLibJ: integrated library and plugins for mathematical morphology with ImageJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (22), pp.3532-3534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NucleusJ: an ImageJ plugin for quantifying 3D images of interphase nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arabidopsis hnRNP-Q Protein LIF2 and the PRC1 subunit LHP1 function in concert to regulate the transcription of stress-responsive genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne M. Molitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Latrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Poulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline V. Probst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+                <w:t xml:space="preserve">Philippe P. Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Houba Hérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu774⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920000v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic classification-based method for segmentation of nuclei in 3D images of early embryos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">NucleusJ: an ImageJ plugin for quantifying 3D images of interphase nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline V. Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15, pp.9. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (7), pp.1144 - 1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-15-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204103v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear architecture and chromatin dynamics in interphase nuclei of Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">A generic classification-based method for segmentation of nuclei in 3D images of early embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania del Prete</w:t>
+                <w:t xml:space="preserve">Jaza Gul-Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+                <w:t xml:space="preserve">Vincent Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gaudin</w:t>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 143 (1-3), pp.28-50. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000363724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-15-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204098v1</w:t>
+                <w:t xml:space="preserve">hal-01204103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical comparison of spatial point patterns in biological imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nuclear architecture and chromatin dynamics in interphase nuclei of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania del Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087759⟩</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143 (1-3), pp.28-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000363724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204001v1</w:t>
+                <w:t xml:space="preserve">hal-01204098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical comparison of spatial point patterns in biological imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994882v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ernoult-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Baconnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryannick Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Minshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.1702-1715. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+              <w:t xml:space="preserve">, 2012, 18 (9), pp.1702-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540245v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ernoult-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Baconnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryannick Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Minshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (9), pp.1702-1715. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+              <w:t xml:space="preserve">, 2012, pp.1702-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065208v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional macronutrient-associated Fos expression patterns in the mouse brainstem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ernoult-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Baconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryannick Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Minshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Schwartz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+                <w:t xml:space="preserve">Sylvie Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008974⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (9), pp.1702-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173379v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of 3D images detects regular spatial distributions of centromeres and chromocenters in animal and plant nuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional macronutrient-associated Fos expression patterns in the mouse brainstem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leïla Tirichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000853⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203864v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional statistical modeling of neuronal populations: Illustration with spatial localization of supernumerary neurons in the locus coeruleus of quaking mutant mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of 3D images detects regular spatial distributions of centromeres and chromocenters in animal and plant nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rampin</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tirichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.21954⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (7), pp.e10000853 1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659576v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fluorescent in situ hybridization using Arabidopsis leaf cryosections and isolated nuclei</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional statistical modeling of neuronal populations: Illustration with spatial localization of supernumerary neurons in the locus coeruleus of quaking mutant mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-5-11⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 513 (5), pp.483-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.21954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664319v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the 3D functional architecture of the nucleus in animal and plant kingdoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">3D fluorescent in situ hybridization using Arabidopsis leaf cryosections and isolated nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Tirichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.001⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-5-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610642v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint registration and averaging of multiple 3D anatomical surface models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Maschino</w:t>
+                <w:t xml:space="preserve">Modeling the 3D functional architecture of the nucleus in animal and plant kingdoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên K. Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2005.06.004⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332 (11), pp.937-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665683v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-D: an integrated environment for three-dimensional reconstruction from serial sections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Joint registration and averaging of multiple 3D anatomical surface models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Maschino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101, pp.16-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2005.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2005.01.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02681457v1</w:t>
+                <w:t xml:space="preserve">hal-02665683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using image analysis for automated crystal positioning in a synchrotron X-ray beam for high-throughput macromolecular crystallography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Free-D: an integrated environment for three-dimensional reconstruction from serial sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S002188980400158X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 145, pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2005.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674962v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using image analysis for automated crystal positioning in a synchrotron X-ray beam for high-throughput macromolecular crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, pp.265-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S002188980400158X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial segregation within the sacral parasympathetic nucleus of neurons innervating the bladder or the penis of the rat as revealed by three-dimensional reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Banrezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Maschino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schirar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peytevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 115 (1), pp.97-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5090,5474 +5224,5474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling meiotic prophase I chromosome movements in Arabidopsis thaliana: what does it take to move a chromosome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Georgina Caranfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; INRIA, Nov 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Postdocs and Students Meiosis Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Robert and Chloé Girard, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552791v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling meiotic prophase I chromosome movements in Arabidopsis thaliana: what does it take to move a chromosome?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Beyond singularity in spatial analyses of plant cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postdocs and Students Meiosis Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Robert and Chloé Girard, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th International Plant Computational Biology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063562v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond singularity in spatial analyses of plant cells and tissues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Plant Computational Biology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; INRIA, Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457883v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational approaches to decipher cell division patterns in plant embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Plant Computational Biology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational analysis of cell division patterns in the shoot apical meristem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chie Kodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ouddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durrmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modeling of spatial interactions in biological patterns, with application to plant nuclear organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and comparing spatial distributions in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modeling of spatial interactions: new insights into the spatial organization of plant heterochromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDEPTH Cost Action Meeting: Impact of Chromatin Domains on Plant Phenotypes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical multi-scale atlasing of leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering cell division patterns in plant early embryogenesis by combining 3D image analysis and computer modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Growth and Form: International Symposium on Quantitative Plant Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate dating of organs during growth can unmask invariant developmental patterns: illustration with plant leaf morphogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734090v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface parameterization and registration for statistical multiscale atlasing of organ development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Accurate dating of organs during growth can unmask invariant developmental patterns: illustration with plant leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733984v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Surface parameterization and registration for statistical multiscale atlasing of organ development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, Californie, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2019.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786234v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+                <w:t xml:space="preserve">Combining 3D image analysis and computer modeling to understand cell division patterns in plant early embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moukhtar El Demerdache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference 2019</w:t>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200581v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D image analysis and computer modeling to understand cell division patterns in plant early embryogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791564v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic atlasing of gene expression domains from individual images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IEEE International Symposium on Biomedical Imaging 2019 (ISBI1́9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis and computer modelling of cell divisions in plant early embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phycomorph EU Cost Action Workshop: “Imaging seaweed cells and tissues”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a spatio-temporal atlas of 3D cellular parameters during leaf morphogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling 3D cell division patterns in plant early embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. IEEE International Conference on Computer Vision (ICCV 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLIPS 2017 - Multiscale live imaging in human, animal and plant health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Gif-sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737139v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling 3D cell division patterns in plant early embryogenesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a spatio-temporal atlas of 3D cellular parameters during leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIPS 2017 - Multiscale live imaging in human, animal and plant health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. IEEE International Conference on Computer Vision (ICCV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. 3212 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785869v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic electrical muscle stimulation (EMS) following nerve injury and repair in Sprague Dawley rats does not lead to preferential reinnervation of target muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P Willand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Catapano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory H Borschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the society for neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial reorganization of Proopiomelanocortin (POMC)-expressing Neurons in the Arcuate Nucleus of POMC-EGFP Mice Resistant or Prone to Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, San Diego, Californie, United States. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial reorganization of Proopiomelanocortin (POMC)-expressing Neurons in the Arcuate Nucleus of POMC-EGFP Mice Resistant or Prone to Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Supplement 405.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical comparison of 3D point pattern distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling spatial distributions and patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini-symposium BioImage Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR2588. FRA., Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial 3D modelling of nuclear architecture: application to A. thaliana leaf cell nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modelling of cell division patterns during plant early embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences (IAMPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial statistical approach to analyze and model nuclear architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences (IAMPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P186: Différences d’organisation spatiale des neurones pro-opiomélanocortine (POMC) dans le noyau arqué de l’hypothalamus de souris sensibles ou résistantes à l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgium. pp.S165, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70828-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’image numérique à la donnée scientifique: Qu’est-ce qu’une image numérique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Image INRA: De l'image numérique à la donnée scientifique : quelles démarches d'analyse et de traitement d'images ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical comparison of the spatial organizations of punctual structures using 3D point density mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical groupwise comparison of spatial point patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Biomedical Imaging - From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Apr 2013, San Francisco, United States. 1519 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical differences between three-dimensional intensity maps computed from replicated point patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 th International Conference on Stereology, Spatial Statistics and Stochastic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement central d'odeurs chez le rat vigile révélé par IRM améliorée par l'agent de contraste manganèse (MEMRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Lehallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie &amp; Médecine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional modelling approach for data integration and statistical analysis of spatial distributions in cellular imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient-dependent neuronal activation patterns in the nucleus of the solitary tract, as revealed by a statistical three-dimensional modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional modeling software for inter-individual and inter-modality data integration in small animal neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture nucléaire : modélisation spatiale et application à la compréhension des mécanismes de différenciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interne des IFR144, 115 et 87</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Gif-sur-Yvette, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique temporelle des signaux calciques dans l'embryon précoce de souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Banrezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sainte-Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional statistical modeling of neuronal populations : illustration with spatial localization of supernumerary neurons in the locus coeruleus of quaking mutant mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cne.21954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modification du rapport NADH/NAD+ cytosolique durant la fécondation modifie la croissance des animaux et le poids de l'adulte chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Banrezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sainte-Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial normalisation of three-dimensional neuroanatomical models using shape registration, averaging, and warping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. IEEE International Symposium on Biomedical imaging - from Nano to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Experimental Biology 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756733v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Spatial normalisation of three-dimensional neuroanatomical models using shape registration, averaging, and warping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Maschino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual meeting of the Society for the Study of Ingestive Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">5. IEEE International Symposium on Biomedical imaging - from Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173371v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">16. Annual meeting of the Society for the Study of Ingestive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173368v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques calciques de la fécondation: couplage entre approche expérimentale et de modélisation pour identifier l'origine des effets à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Banrezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sainte-Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new filter for spot extraction in N-dimensional biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha S. Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. IEEE International Symposium on Biomedical imaging - from Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm and software for the reconstruction, integration, and statistical analysis of 3D models in neuroanatomy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activity mappings in olfactory bulb of newborn rabbits elicited by odor stimulation using quantitative manganese enhanced MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gs Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the International Society for Magnetic Resonance in Medicine (ISMRM) and of the European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753925v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity mappings in olfactory bulb of newborn rabbits elicited by odor stimulation using quantitative manganese enhanced MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithm and software for the reconstruction, integration, and statistical analysis of 3D models in neuroanatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Maschino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the International Society for Magnetic Resonance in Medicine (ISMRM) and of the European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">8e Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160890v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical three-dimensional estimation and mapping of neuronal distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie statistique de populations de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aromagri 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10567,698 +10701,698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the modelling of chromosome movements during meiotic prophase I in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Georgina Caranfil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tiscareno-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Life 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Harrogate, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the modeling of chromosome movements during meiotic prophase I in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Georgina Caranfil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJPB Symposium 2024. Plant Modeling: Opportunities and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training a deep neural network to learn 3D division rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durrmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Plant Computational Biology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cambridge (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIP, a new software design for batch analysis of biological images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ouddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial normalisation of three-dimensional neuroanatomical models using shape registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Maschino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. IEEE International Symposium on Biomedical Imaging (ISBI'08) : From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France. n.p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity mappings in olfactory bulb of newborn rabbits elicited by odor stimulation using quantitative manganese enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Berlin, Germany. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11268,146 +11402,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the three-dimensional surface of a branching and merging biological structure from a stack of coplanar contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IEEE International Symposium on Biomedical Imaging (ISBI 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Chicago, United States. IEEE Press, 2011, 2011 IEEE International Symposium on Biomedical Imaging: from Nano to Macro, 978-1-4244-4127-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2011.5872479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11417,332 +11551,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for testing Random spatial models on nuclear object distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant chromatin dynamics : Methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1675, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Protocol, Humana Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 978-1-4939-7317-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7318-7_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Image Analysis Pipelines in Light Microscopy: A Rational Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1563, SPRINGER, pp.23, 2017, Methods in Molecular Biology, 978-1-4939-6810-7; 978-1-4939-6808-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6810-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for testing random spatial model on nuclear object distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in molecular biology: Plant chromatin dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11752,51 +11886,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin Counters Geometry to Guide Plant Cell Division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Goldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11848,371 +11982,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning of geometrical cell division rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durrmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale analysis and computer modeling reveal hidden regularities behind variability of cell division patterns in Arabidopsis thaliana embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modeling of telomere intra-nuclear distribution reveals non-random organization that varies during cell cycle and depends on LAP2 and BAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Stinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Umlauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12222,105 +12356,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation d’organisations spatiales en imagerie biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02795150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId324"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12467,51 +12601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tiscareno-Andrade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanru Luo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02043-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Dai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouddah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Kelemen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba M&#225;th&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50169-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484063v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stinus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umlauf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gourbeyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01106-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79224" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. S. Farmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Pracejus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Turner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277661" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiselle Blanche Fernandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duhamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Segu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007317" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Manoliu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazuras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schulze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iglesias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Serra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rechenmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.07.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ch&#233;hensse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Facchinetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bahrami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Soler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24819" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chehensse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Facchinetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahrami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Soler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2016.11.041" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw413" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu774" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaza Gul-Mohammed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087759" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994882v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ernoult-Lange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick Harper" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minshall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.034314.112" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwartz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008974" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21954" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFS56634-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-5-11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610642v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n K. Ki&#234;u" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2005.06.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2005.01.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cipriani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980400158X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schirar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peytevin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Georgina Caranfil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durrmeyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779479v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780303v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785870v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785869v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Willand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Catapano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H Borschel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740851v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillaumin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579240v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70828-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556510" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Lehallier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rampin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Albin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200658v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200665v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755219v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet de Curi&#232;res" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cancela" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756733v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173371v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758229v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maurin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753768v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816478v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063498v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063521v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829522v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814911v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814005v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750403v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872479" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786989v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788784v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6810-7_13" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280539v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766429v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457815v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795150v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tiscareno-Andrade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanru Luo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02043-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Dai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouddah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Kelemen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba M&#225;th&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70365" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50169-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484063v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stinus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umlauf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gourbeyre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01106-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79224" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100421" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. S. Farmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Pracejus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Turner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277661" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiselle Blanche Fernandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duhamel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Segu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007317" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Manoliu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazuras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schulze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iglesias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Serra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rechenmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ch&#233;hensse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Facchinetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bahrami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Soler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24819" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chehensse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Facchinetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahrami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Soler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2016.11.041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw413" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu774" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaza Gul-Mohammed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087759" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ernoult-Lange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick Harper" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minshall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.034314.112" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173379v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwartz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008974" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659576v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21954" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFS56634-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664319v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-5-11" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n K. Ki&#234;u" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665683v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2005.06.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681457v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2005.01.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cipriani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980400158X" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675828v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schirar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peytevin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Georgina Caranfil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552636v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durrmeyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780303v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200613v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Willand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Catapano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H Borschel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740851v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillaumin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588459v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200620v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70828-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200646v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204006v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556510" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200649v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782677v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Lehallier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rampin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Albin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200658v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200665v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818125v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757997v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet de Curi&#232;res" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752198v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cancela" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173368v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756733v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173371v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519875v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758229v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160890v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maurin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753925v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753768v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816478v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063498v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063521v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829522v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552618v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814911v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750403v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872479" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786989v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788784v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6810-7_13" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603142v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280539v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280518v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766429v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457815v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795150v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>