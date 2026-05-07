--- v0 (2026-03-18)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Angot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7535-0492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118387057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Analysis of the Vector Penalty-Projection Methods for the Time-Dependent Stokes Equations with Open Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Cheaytou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.397--414. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cmam-2023-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient Tauberian condition for both Cesàro and Abel summability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht der Deutschen Mathematiker-Vereinigung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (2), pp.95--114. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1365/s13291-024-00279-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227761v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momentum transport in the free fluid-porous medium transition layer: the one-domain approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Hernandez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248 (Part A), pp.117111. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.117111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fictitious Domain Method with Sharp Interface for Elasticity Systems with General Jump Embedded Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mesbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.119--139. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/aamm.OA-2019-0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear asymptotic model for the inertial flow at a fluid-porous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alberto Ochoa-Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algebraic Immersed Interface and Boundary Method for Elliptic Equations with Jump Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.239 - 269. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojfd.2020.103015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector penalty-projection methods for open boundary conditions with optimal second-order accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Cheaytou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.1008--1038. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.OA-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the error estimates of the vector penalty-projection methods: Second-order scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Cheaytou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (313), pp.2159--2187. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WELL-POSED STOKES/BRINKMAN AND STOKES/DARCY COUPLING REVISITED WITH NEW JUMP INTERFACE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (5), pp.1875--1911. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2017060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic modeling of transport phenomena at the interface between a fluid and a porous layer: Jump conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (6), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.063302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN AUGMENTED IIM & PRECONDITIONING TECHNIQUE FOR JUMP EMBEDDED BOUNDARY CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (4-5), pp.712-729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic study for Stokes-Brinkman model with jump embedded transmission conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (3-4), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ASY-151336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematic vector penalty-projection method for incompressible flow with variable density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ser. I, 354 (11), pp.1124--1131. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal penalty method for a hyperbolic system modeling the edge plasma transport in a tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 261, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast discrete Helmholtz-Hodge decompositions in bounded domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.445--451. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast vector penalty-projection method for incompressible non-homogeneous or multiphase Navier-Stokes problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (11), pp.1681--1688. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2012.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direction splitting algorithm for incompressible flow in complex geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnwill Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D. Minev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D Minev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217-220, pp.111 - 120. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume penalization method for incompressible flows and scalar advection-diffusion with moving obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kadoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kolomenskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (12), pp.4365-4383. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2012.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence results for the vector penalty-projection and two-step artificial compressibility methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (5), pp. 1383--1405, communicated by Roger Temam. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.1383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fast method to compute saddle-points in constrained optimization and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.245-251. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2011.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the well-posed coupling between free fluid and porous viscous flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (6), pp.803-810. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictitious domain model for the Stokes/Brinkman problem with jump embedded boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (11-12), pp.697-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of the Penalty-Projection method for the time dependent Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and numerical modelling of flows in fractured porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.239--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the penalty-projection method for the Navier-Stokes equations with the MAC mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Févrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 226, pp.228-245. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2008.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalty-projection method using staggered grids for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Févrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4818, pp.192-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general fictitious domain method with immersed jumps and multilevel nested structured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 225 (2), pp 1347-1387. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2007.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fictitious domain approach with spread interface for elliptic problems with general boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196 (4-6), pp 766-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical computation of Navier-Stokes two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Fluid Dynamics -- Advanced Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cargèse (Institut d'Etudes Scientifiques), Corsica, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a particulate flow in 3D using volume penalization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteux Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions -Proceedings of the TI 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trois-Îlets, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic modelling of multi-dimensional jump boundary conditions at a fluid-porous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectacular solver of low-Mach multiphase Navier-Stokes problems under strong stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes Scientifiques de Cargèse &amp; ONERA, Nov 2015, Cargèse (Corsica), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic-preserving methods for an anisotropic model of electrical potential in a tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Finite Volumes for Complex Applications VII (FVCA7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp.471-478, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VECTOR PENALTY-PROJECTION METHOD FOR INCOMPRESSIBLE FLUID FLOWS WITH OPEN BOUNDARY CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Cheaytou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algoritmy 2012, 19th Conference on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vysoké Tatry, Podbanské (Slovakia), Slovakia. pp.219--229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalty Methods for the Hyperbolic System Modelling the Wall-Plasma Interaction in a Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium FVCA6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectacular Vector Penalty-Projection Method for Darcy and Navier-Stokes Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium FVCA6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume penalization method for incompressible flows and scalar advection-diffusion with moving obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kadoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kolomenskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Conference, Division of Fluid Dynamics, American Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2012.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-posed Stokes/Brinkman and Stokes/Darcy problems for coupled fluid-porous viscous flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Numerical Analysis and Applied Mathematics (ICNAAM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. pp.2208-2211, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3498412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sub-Mesh Penalty Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector penalty-projection methods for the solution of unsteady incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.169-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate projection method for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Févrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Meeting of the Caribbean Academy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate projection method using staggered grids for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Févrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMAIA 2006, a Conference on Mathematics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, St Augustine, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of Nuclear Power Plant Components using a fictitious domain approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NURETH-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Avignon, France. paper: 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious domain methods to solve convection-diffusion problems with general boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. in the 17th Computational Fluid Dynamics Conference AIAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. Session : "Numerical methods and code optimization I"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interactions in Discrete Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Deville et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design (NNFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.3--13, 2021, Turbulence and Interactions -- Proceedings of the TI 2018 Conference, June 25-29, 2018, Les Trois-Îlets, Martinique, France, 978-3-030-65820-5, 978-3-030-65819-9. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Tauberian theorems for Abel summability with complex coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elementary Tauberian proof of the Prime Number Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvability of the variable-viscosity fluid-porous flows coupled with an optimal stress jump interface condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal stress jump interface condition for the fluid-porous multi-dimensional flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EARLY ESTIMATIONS OF THE IMPACT OF GENERAL LOCKDOWN TO CONTROL THE COVID-19 EPIDEMIC IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis for the fast vector penalty-projection solver of incompressible multiphase Navier-Stokes/Brinkman problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unsteady Stokes problem with a nonlinear open artificial boundary condition modelling a singular load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The algebraic immersed interface and boundary method for elliptic equations with jump conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390075v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global procedure for flow and heat transfer simulation with complex obstacles on curvilinear grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Angot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7535-0492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118387057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Analysis of the Vector Penalty-Projection Methods for the Time-Dependent Stokes Equations with Open Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Cheaytou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.397--414. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cmam-2023-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient Tauberian condition for both Cesàro and Abel summability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht der Deutschen Mathematiker-Vereinigung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (2), pp.95--114. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1365/s13291-024-00279-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227761v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momentum transport in the free fluid-porous medium transition layer: the one-domain approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Hernandez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248 (Part A), pp.117111. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.117111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fictitious Domain Method with Sharp Interface for Elasticity Systems with General Jump Embedded Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mesbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.119--139. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/aamm.OA-2019-0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear asymptotic model for the inertial flow at a fluid-porous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alberto Ochoa-Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algebraic Immersed Interface and Boundary Method for Elliptic Equations with Jump Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.239 - 269. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojfd.2020.103015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector penalty-projection methods for open boundary conditions with optimal second-order accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Cheaytou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.1008--1038. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.OA-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WELL-POSED STOKES/BRINKMAN AND STOKES/DARCY COUPLING REVISITED WITH NEW JUMP INTERFACE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (5), pp.1875--1911. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2017060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the error estimates of the vector penalty-projection methods: Second-order scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Cheaytou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (313), pp.2159--2187. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic modeling of transport phenomena at the interface between a fluid and a porous layer: Jump conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (6), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.063302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN AUGMENTED IIM & PRECONDITIONING TECHNIQUE FOR JUMP EMBEDDED BOUNDARY CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhilin Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (4-5), pp.712-729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic study for Stokes-Brinkman model with jump embedded transmission conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (3-4), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ASY-151336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematic vector penalty-projection method for incompressible flow with variable density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ser. I, 354 (11), pp.1124--1131. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal penalty method for a hyperbolic system modeling the edge plasma transport in a tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 261, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast discrete Helmholtz-Hodge decompositions in bounded domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.445--451. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast vector penalty-projection method for incompressible non-homogeneous or multiphase Navier-Stokes problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (11), pp.1681--1688. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2012.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direction splitting algorithm for incompressible flow in complex geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnwill Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D. Minev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D Minev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217-220, pp.111 - 120. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume penalization method for incompressible flows and scalar advection-diffusion with moving obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kadoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kolomenskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (12), pp.4365-4383. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2012.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence results for the vector penalty-projection and two-step artificial compressibility methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (5), pp. 1383--1405, communicated by Roger Temam. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.1383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fast method to compute saddle-points in constrained optimization and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.245-251. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2011.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the well-posed coupling between free fluid and porous viscous flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (6), pp.803-810. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aml.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictitious domain model for the Stokes/Brinkman problem with jump embedded boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (11-12), pp.697-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and numerical modelling of flows in fractured porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.239--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of the Penalty-Projection method for the time dependent Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the penalty-projection method for the Navier-Stokes equations with the MAC mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Févrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 226, pp.228-245. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2008.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalty-projection method using staggered grids for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Févrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4818, pp.192-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general fictitious domain method with immersed jumps and multilevel nested structured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 225 (2), pp 1347-1387. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2007.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fictitious domain approach with spread interface for elliptic problems with general boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196 (4-6), pp 766-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical computation of Navier-Stokes two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Fluid Dynamics -- Advanced Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cargèse (Institut d'Etudes Scientifiques), Corsica, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a particulate flow in 3D using volume penalization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteux Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions -Proceedings of the TI 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trois-Îlets, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic modelling of multi-dimensional jump boundary conditions at a fluid-porous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectacular solver of low-Mach multiphase Navier-Stokes problems under strong stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes Scientifiques de Cargèse &amp; ONERA, Nov 2015, Cargèse (Corsica), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic-preserving methods for an anisotropic model of electrical potential in a tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Finite Volumes for Complex Applications VII (FVCA7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp.471-478, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VECTOR PENALTY-PROJECTION METHOD FOR INCOMPRESSIBLE FLUID FLOWS WITH OPEN BOUNDARY CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Cheaytou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algoritmy 2012, 19th Conference on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vysoké Tatry, Podbanské (Slovakia), Slovakia. pp.219--229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalty Methods for the Hyperbolic System Modelling the Wall-Plasma Interaction in a Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium FVCA6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectacular Vector Penalty-Projection Method for Darcy and Navier-Stokes Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium FVCA6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume penalization method for incompressible flows and scalar advection-diffusion with moving obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kadoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kolomenskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Conference, Division of Fluid Dynamics, American Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2012.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-posed Stokes/Brinkman and Stokes/Darcy problems for coupled fluid-porous viscous flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Numerical Analysis and Applied Mathematics (ICNAAM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. pp.2208-2211, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3498412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sub-Mesh Penalty Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector penalty-projection methods for the solution of unsteady incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.169-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate projection method for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Févrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laminie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Meeting of the Caribbean Academy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate projection method using staggered grids for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Févrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMAIA 2006, a Conference on Mathematics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, St Augustine, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious domain methods to solve convection-diffusion problems with general boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. in the 17th Computational Fluid Dynamics Conference AIAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. Session : "Numerical methods and code optimization I"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of Nuclear Power Plant Components using a fictitious domain approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NURETH-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Avignon, France. paper: 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interactions in Discrete Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Deville et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design (NNFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, Springer International Publishing, pp.3--13, 2021, Turbulence and Interactions -- Proceedings of the TI 2018 Conference, June 25-29, 2018, Les Trois-Îlets, Martinique, France, 978-3-030-65820-5, 978-3-030-65819-9. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Tauberian theorems for Abel summability with complex coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elementary Tauberian proof of the Prime Number Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvability of the variable-viscosity fluid-porous flows coupled with an optimal stress jump interface condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal stress jump interface condition for the fluid-porous multi-dimensional flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EARLY ESTIMATIONS OF THE IMPACT OF GENERAL LOCKDOWN TO CONTROL THE COVID-19 EPIDEMIC IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis for the fast vector penalty-projection solver of incompressible multiphase Navier-Stokes/Brinkman problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unsteady Stokes problem with a nonlinear open artificial boundary condition modelling a singular load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The algebraic immersed interface and boundary method for elliptic equations with jump conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390075v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global procedure for flow and heat transfer simulation with complex obstacles on curvilinear grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caltagirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2E9C839"/>
+    <w:nsid w:val="797D53BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-angot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7535-0492" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118387057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Cheaytou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2023-0261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227761v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s13291-024-00279-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mesbahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.OA-2019-0119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982802v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2020.103015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198400v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2018-0016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3309" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.063302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auphan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.11.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.01.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnwill Keating" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Minev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Minev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.01.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BXKF31P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kadoch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kolomenskiy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.01.036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653113v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1383" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2011.08.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476386v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.07.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jobelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127023v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine F&#233;vri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2008.08.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJHS3RH8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530822v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.01.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356887v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batteux L&#233;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_46" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610713v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3498412" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00778158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194345v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390075v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-angot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7535-0492" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118387057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Cheaytou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2023-0261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227761v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s13291-024-00279-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mesbahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.OA-2019-0119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982802v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2020.103015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198400v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2018-0016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.063302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-151336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auphan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.11.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.01.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnwill Keating" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Minev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Minev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.01.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BXKF31P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kadoch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kolomenskiy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.01.036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653113v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1383" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2011.08.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476386v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.07.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127023v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jobelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine F&#233;vri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2008.08.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJHS3RH8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530822v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.01.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356887v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batteux L&#233;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_46" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610713v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3498412" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00778158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194345v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390075v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>