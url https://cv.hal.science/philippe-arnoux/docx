--- v0 (2026-03-23)
+++ v1 (2026-04-17)
@@ -113,51 +113,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -415,3429 +415,3429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Chelating Peptides Derived from Sunflower Meal Protein: Preparation, Isolation, Identification, and Antioxidant Properties</w:t>
+                <w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+                <w:t xml:space="preserve">Dongyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Mathé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Deshan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Stefan</w:t>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Paris</w:t>
+                <w:t xml:space="preserve">Jiabin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c00191⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1241-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151504v1</w:t>
+                <w:t xml:space="preserve">hal-04870430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic Therapy for Head and Neck Cancers: A Review of a Novel, Patient-Friendly Solution and Prospects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Corono Asymmetrical N‐Bis ‐Heterocyclic Bis ‐Imidazolium Macrocycle Salt, Preliminary Physicochemical Studies, X‐Ray Structures, and Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zul Izhar Mohd Ismail</w:t>
+                <w:t xml:space="preserve">Hiba Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharifah Emilia Tuan Sharif</w:t>
+                <w:t xml:space="preserve">Mélaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tengku Ahmad Damitri Al-Astani Tengku Din</w:t>
+                <w:t xml:space="preserve">Hannah Kunstek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasibah Mohamad</w:t>
+                <w:t xml:space="preserve">Tristan Hergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibnosina Journal of Medicine and Biomedical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0045-1814741⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (11), pp.1840-1846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.70019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444117v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globular proteins as Pickering emulsion stabilizers: Particles or surfactants?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velandia</w:t>
+                <w:t xml:space="preserve">A Microfluidic Reactor to Study the Oxidation Stability of Fuels: Application to a Sustainable Aviation Fuel Surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marchal</w:t>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sadtler</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135469⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (44), pp.21625-21634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c02737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758602v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pisum Sativum protein hydrolysates: Production, Sensitive screening of nickel chelating peptides and evaluation of antioxidant properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Red Light‐Activatable BODIPY‐Caged Ceritinib Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill M Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Irankunda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+                <w:t xml:space="preserve">Kallol Purkait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah El Hajj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2025.106001⟩</w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.202500023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004501v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanides-Based Nanoparticles Conjugated with Rose Bengal for FRET-Mediated X-Ray-Induced PDT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pisum Sativum protein hydrolysates: Production, Sensitive screening of nickel chelating peptides and evaluation of antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batoul Dhaini</w:t>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Daouk</w:t>
+                <w:t xml:space="preserve">Sarah El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Schohn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph18050672⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.106001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2025.106001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163690v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin from red tilapia (Oreochromis spp.) scales: Optimization of its extraction and detailed characterization of its chemical and viscoelastic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Nekkaa</w:t>
+                <w:t xml:space="preserve">Lanthanides-Based Nanoparticles Conjugated with Rose Bengal for FRET-Mediated X-Ray-Induced PDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Schohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101128⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), pp.672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph18050672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224311v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Reactor to Study the Oxidation Stability of Fuels: Application to a Sustainable Aviation Fuel Surrogate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilien Girot</w:t>
+                <w:t xml:space="preserve">Gelatin from red tilapia (Oreochromis spp.) scales: Optimization of its extraction and detailed characterization of its chemical and viscoelastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Nekkaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.101128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c02737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05363492v1</w:t>
+                <w:t xml:space="preserve">hal-05224311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Red Light‐Activatable BODIPY‐Caged Ceritinib Compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hlca.202500023⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162 (7), pp.074302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037869v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Corono Asymmetrical N‐Bis ‐Heterocyclic Bis ‐Imidazolium Macrocycle Salt, Preliminary Physicochemical Studies, X‐Ray Structures, and Biological Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Iron(III)- N -Heterocyclic Carbene Complexes as Photosensitizers for Photodynamic Therapy and Chemotherapeutics against Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Salluce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Redrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gourdon-Grünewaldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.70019⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362562v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabiao Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.114502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870430v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+                <w:t xml:space="preserve">Characterization and Bioactivities of Gelatin Hydrolysates of Red Tilapia (Oreochromis spp.) Scale By-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Herbinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G A Garcia</w:t>
+                <w:t xml:space="preserve">Jean- Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t>
+              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (3), pp.1100-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.4c00918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012266v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Iron(III)- N -Heterocyclic Carbene Complexes as Photosensitizers for Photodynamic Therapy and Chemotherapeutics against Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Gourdon-Grünewaldt</w:t>
+                <w:t xml:space="preserve">Quantification and identification of hydroperoxides in oxidized surrogate fuels by HPLC-PcR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03185⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (38), pp.18718-18731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c03326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211866v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and identification of hydroperoxides in oxidized surrogate fuels by HPLC-PcR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">Photodynamic Therapy for Head and Neck Cancers: A Review of a Novel, Patient-Friendly Solution and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akeem Moradehun Bamiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zul Izhar Mohd Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharifah Emilia Tuan Sharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengku Ahmad Damitri Al-Astani Tengku Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasibah Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c03326⟩</w:t>
+              <w:t xml:space="preserve">Ibnosina Journal of Medicine and Biomedical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (04), pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0045-1814741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290117v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Bioactivities of Gelatin Hydrolysates of Red Tilapia (Oreochromis spp.) Scale By-products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+                <w:t xml:space="preserve">Globular proteins as Pickering emulsion stabilizers: Particles or surfactants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean- Michel Girardet</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.4c00918⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 704, pp.135469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034246v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Metal-Chelating Peptides Derived from Sunflower Meal Protein: Preparation, Isolation, Identification, and Antioxidant Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 282, pp.114502. </w:t>
+              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (6), pp.2336-2350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c00191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359434v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiochromenocarbazole imide-based photosensitizers decorated with carbonic anhydrase inhibitors for the targeted treatment of hypoxic tumours</w:t>
+                <w:t xml:space="preserve">LASU: An efficient and stable phthalocyanine dye with tolerable safety profile for self-disinfecting anti-COVID textiles activated by ambient light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Merabti</w:t>
+                <w:t xml:space="preserve">Alexander Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+                <w:t xml:space="preserve">Christophe Dagallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Nocentini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3MA00926B⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (5), pp.103978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.103978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530224v1</w:t>
+                <w:t xml:space="preserve">hal-04530902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de conception de jeux sérieux : cartographie des parcours et des possibilités offertes pour en créer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Near-Infrared-Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy inducing Immunogenic Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Izquierdo-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Goria</w:t>
+                <w:t xml:space="preserve">João António</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Dupet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Bruno Saubamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du jeu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11stu⟩</w:t>
+              <w:t xml:space="preserve">ChemRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-6dnl2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609189v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LASU: An efficient and stable phthalocyanine dye with tolerable safety profile for self-disinfecting anti-COVID textiles activated by ambient light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted Photodynamic Therapy using a Vectorized Photosensitizer coupled to Folic Acid Analog induces Ovarian Tumor Cell Death and inhibits IL-6-mediated Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Efimov</w:t>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dagallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">Margaux Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Olivier Moralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (5), pp.103978. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 371, pp.351-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.103978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530902v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Near-Infrared-Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy inducing Immunogenic Cell Death</w:t>
+                <w:t xml:space="preserve">Easy and versatile cellulosic support inhibiting broad spectrum strains: synergy between photodynamic antimicrobial therapy and polymyxin B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiyi Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+                <w:t xml:space="preserve">Florent Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Izquierdo-García</w:t>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João António</w:t>
+                <w:t xml:space="preserve">Phillipe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saubamea</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.395-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-6dnl2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43630-023-00526-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389603v1</w:t>
+                <w:t xml:space="preserve">hal-04430900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of folic acid as targeting agent in PDT: what about the stability?</w:t>
+                <w:t xml:space="preserve">Processus de conception de jeux sérieux : cartographie des parcours et des possibilités offertes pour en créer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Moinard</w:t>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
+                <w:t xml:space="preserve">Louise Dupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Maëva Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadira Delhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46, pp.104133. </w:t>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les jeux vidéo : de la fracture à la rencontre, 22, pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.104133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11stu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608645v1</w:t>
+                <w:t xml:space="preserve">hal-04609189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Photodynamic Therapy using a Vectorized Photosensitizer coupled to Folic Acid Analog induces Ovarian Tumor Cell Death and inhibits IL-6-mediated Inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of folic acid as targeting agent in PDT: what about the stability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Boidin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Moinard</w:t>
+                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Moussaron</w:t>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Merlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Moralès</w:t>
+                <w:t xml:space="preserve">Nadira Delhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.05.033⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.104133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.104133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757998v1</w:t>
+                <w:t xml:space="preserve">hal-04608645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy and versatile cellulosic support inhibiting broad spectrum strains: synergy between photodynamic antimicrobial therapy and polymyxin B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1-Hexene Ozonolysis across Atmospheric and Combustion Temperatures via Synchrotron-Based Photoelectron Spectroscopy and Chemical Ionization Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Le Guern</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rabbia Asgher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-023-00526-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (27), pp.5374-5385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430900v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Hexene Ozonolysis across Atmospheric and Combustion Temperatures via Synchrotron-Based Photoelectron Spectroscopy and Chemical Ionization Mass Spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Energy transfer between AGuIX nanoparticles and photofrin under light or X-ray excitation for PDT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabbia Asgher</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02687⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (8), pp.1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph17081033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732661v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligomeric fragments distribution, structure and functionalities upon ruthenium-catalyzed technical lignin depolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Ročnik Kozmelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 181, pp.107056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2024.107056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer between AGuIX nanoparticles and photofrin under light or X-ray excitation for PDT applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Batoul Dhaini</w:t>
+                <w:t xml:space="preserve">Synthesis and preliminary anticancer evaluation of photo-responsive prodrugs of hydroxymethylene bisphosphonate alendronate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph17081033⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758258v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of hydroperoxides in liquid fuels: a systematic comparison of titrations and absorption methods and their coupling to HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki El Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,668 +3846,668 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 365, pp.131218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.131218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiochromenocarbazole imide-based photosensitizers decorated with carbonic anhydrase inhibitors for the targeted treatment of hypoxic tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Merabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Alessio Nocentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa M A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3MA00926B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234675v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bengal coupled to AGuIX NPs for anti-cancer photodynamic therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Synthesis, Photophysical Characterization and Evaluation of Biological Properties of C7, a Novel Symmetric Tetra-Imidazolium-Bis-Heterocycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Kunstek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103424⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11020495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520282v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Near‐IR Absorbing Ruthenium(II) Complex as Photosensitizer for Photodynamic Therapy and its Cetuximab Bioconjugates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Rose Bengal coupled to AGuIX NPs for anti-cancer photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.103424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04235726v1</w:t>
+                <w:t xml:space="preserve">hal-04520282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Photophysical Characterization and Evaluation of Biological Properties of C7, a Novel Symmetric Tetra-Imidazolium-Bis-Heterocycle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Near‐IR Absorbing Ruthenium(II) Complex as Photosensitizer for Photodynamic Therapy and its Cetuximab Bioconjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Dhouib</w:t>
+                <w:t xml:space="preserve">Marta Martínez-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Khemakhem</w:t>
+                <w:t xml:space="preserve">Albert Gandioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11020495⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039407v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry of tri- N -methylpyridyl porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ryan Osterloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatevik Chilingaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Habermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4516,2929 +4516,2929 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (07n10), pp.1465-1474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/s1088424623501158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ru(II)/Os(II)-based Carbonic Anhydrase Inhibitors as Photodynamic Therapy Photosensitizers for the Treatment of Hypoxic Tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youchao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mesdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kallol Purkait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saubaméa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3SC03932C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ru(II)‐Cyanine Complexes as Promising Photodynamic Photosensitizers for the Treatment of Hypoxic Tumours with Highly Penetrating 770 nm Near‐Infrared Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gandioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Izquierdo-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mesdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurikamal Demeubayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (61), pp.e202301742. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the π-Expansive Ligands in Ruthenium(II) Polypyridyl Complexes: Synthesis, Characterization, and Biological Evaluation for Photodynamic Therapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dalla Pozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mesdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Abdullrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayler Prieto Otoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (45), pp.18510-18523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-chelating activity of soy and pea protein hydrolysates obtained after different enzymatic treatments from protein isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 405, pp.134788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Rose Bengal loaded with nanoparticles for anti-cancer photodynamic therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Daouk</w:t>
+                <w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258 (2), pp.113065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph15091093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03767594v1</w:t>
+                <w:t xml:space="preserve">hal-04234675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongming Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bloino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Physical Chemistry Chemical Physics, 24 (18), pp.10826-10837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilicity prediction of three photosensitizers by liquid–liquid extraction, HPLC, and DFT methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Honorien</w:t>
+                <w:t xml:space="preserve">Importance of Rose Bengal loaded with nanoparticles for anti-cancer photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Tsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bio.4336⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue: Photodynamic Therapy 2022, 15 (9), pp.1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph15091093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863319v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+                <w:t xml:space="preserve">Lipophilicity prediction of three photosensitizers by liquid–liquid extraction, HPLC, and DFT methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Honorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Tsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t>
+              <w:t xml:space="preserve">Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (9), pp.1597-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bio.4336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827417v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence for the Elusive Ketohydroperoxide Pathway and the Formation of Glyoxal in Ethylene Ozonolysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (34), pp.5784-5799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC05229F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03847142v1</w:t>
+                <w:t xml:space="preserve">hal-03827417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a targeting and oxygen-independent platform to improve photodynamic therapy: A proof of concept</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tataye Moussounda Moussounda Koumba</w:t>
+                <w:t xml:space="preserve">Experimental Evidence for the Elusive Ketohydroperoxide Pathway and the Formation of Glyoxal in Ethylene Ozonolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.0c01227⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC05229F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136943v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terbium-based AGuIX-design nanoparticle to mediate X-ray-induced photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (5), pp.396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph14050396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of new gallium-68 radiolabeled peptide targeting NRP-1 to detect brain metastases by positron emission tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Moussaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Collet</w:t>
+                <w:t xml:space="preserve">Julien Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (23), pp.7273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26237273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasification of N-rich fibreboard in an air-blown fluidized bed reactor: A study on the fate of tars, NH3 and HCN during oxidative mild Hot Gas Filtration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a targeting and oxygen-independent platform to improve photodynamic therapy: A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruiz</w:t>
+                <w:t xml:space="preserve">Tataye Moussounda Moussounda Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schnitzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Arnoux</w:t>
+                <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mauviel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 303, pp.121317. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.1330-1339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.0c01227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533193v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the toxicity of waters containing initially sulfaquinoxaline after photocatalytic treatment by TiO 2 and polyaniline/TiO 2</w:t>
+                <w:t xml:space="preserve">Gasification of N-rich fibreboard in an air-blown fluidized bed reactor: A study on the fate of tars, NH3 and HCN during oxidative mild Hot Gas Filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corbel</w:t>
+                <w:t xml:space="preserve">M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahid Sandikly</w:t>
+                <w:t xml:space="preserve">A. Schnitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Kassir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1630485⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 303, pp.121317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433540v1</w:t>
+                <w:t xml:space="preserve">hal-03533193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: A first combined theoretical and electron-ion coincidence mass spectrometry study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the toxicity of waters containing initially sulfaquinoxaline after photocatalytic treatment by TiO 2 and polyaniline/TiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Sandikly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+                <w:t xml:space="preserve">Mounir Kassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Gouid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">Mouhieddine El Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosni Takache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.159⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (3), pp.419-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1630485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02918741v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cytotoxic and photodynamic activities of dyads composed of a zinc phthalocyanine appended to an organotin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: A first combined theoretical and electron-ion coincidence mass spectrometry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Diring</w:t>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pays</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Mattana</w:t>
+                <w:t xml:space="preserve">Zied Gouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph14050413⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419889v2</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02918741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical Properties of Protoporphyrin IX, Pyropheophorbide-a and Photofrin® in Different Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Study of cytotoxic and photodynamic activities of dyads composed of a zinc phthalocyanine appended to an organotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Toubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Mordon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irina Tsoy</w:t>
+                <w:t xml:space="preserve">Stéphane Diring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (2), pp.138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph14020138⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Photodynamic Therapy 2021, 14 (5), pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph14050413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136495v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Indulines: From Dyestuffs to in vivo Theranostic Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Pascal</w:t>
+                <w:t xml:space="preserve">Photophysical Properties of Protoporphyrin IX, Pyropheophorbide-a and Photofrin® in Different Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Serge Mordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Tsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c05933⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph14020138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269501v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-Stirred Reactor Study of Low-Temperature Neopentane Oxidation: A Combined Theoretical, Chromatographic, Mass Spectrometric, and PEPICO Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+                <w:t xml:space="preserve">Modified Indulines: From Dyestuffs to in vivo Theranostic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongrui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janney Debleza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02080⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c05933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444305v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical and Bactericidal Properties of Pyridinium and Imidazolium Porphyrins for Photodynamic Antimicrobial Chemotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Issabayev Yerzhan</w:t>
+                <w:t xml:space="preserve">Jet-Stirred Reactor Study of Low-Temperature Neopentane Oxidation: A Combined Theoretical, Chromatographic, Mass Spectrometric, and PEPICO Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yesmurzayeva Nurlykyz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Janney Debleza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (4), pp.1122. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (23), pp.19689-19704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26041122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244508v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Phenalenone Derivatives: Synthesis and Evaluation of Their Singlet Oxygen Quantum Yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photophysical and Bactericidal Properties of Pyridinium and Imidazolium Porphyrins for Photodynamic Antimicrobial Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Godard</w:t>
+                <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+                <w:t xml:space="preserve">Issabayev Yerzhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesmurzayeva Nurlykyz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Champavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (43), pp.28264-28272. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.1122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c04172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26041122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980270v1</w:t>
+                <w:t xml:space="preserve">hal-03244508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin Depolymerization: A Comparison of Methods to Analyze Monomers and Oligomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Brech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7502,77 +7502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Gouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Adolfo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7630,3519 +7630,3653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion complex vs. conjugation of hydrophobic photosensitizers with β-cyclodextrin: Improved disaggregation and photodynamic therapy efficacy against glioblastoma cells</w:t>
+                <w:t xml:space="preserve">New Phenalenone Derivatives: Synthesis and Evaluation of Their Singlet Oxygen Quantum Yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahraa Youssef</w:t>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109, pp.110604. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (43), pp.28264-28272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c04172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433562v1</w:t>
+                <w:t xml:space="preserve">hal-02980270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polythiophenes with Cationic Phosphonium Groups as Vectors for Imaging, siRNA Delivery, and Photodynamic Therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inclusion complex vs. conjugation of hydrophobic photosensitizers with β-cyclodextrin: Improved disaggregation and photodynamic therapy efficacy against glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Kotras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+                <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10081432⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.110604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941551v1</w:t>
+                <w:t xml:space="preserve">hal-02433562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New targeted gold nanorods for the treatment of glioblastoma by photodynamic therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+                <w:t xml:space="preserve">Polythiophenes with Cationic Phosphonium Groups as Vectors for Imaging, siRNA Delivery, and Photodynamic Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Kotras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10081432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm8122205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02433416v1</w:t>
+                <w:t xml:space="preserve">hal-02941551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting hypoxia to improve PDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ben-Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Moussaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (4), pp.163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph12040163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced solar and visible light photocatalytic activity of In2S3-decorated ZnO nanowires for water purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ben Assaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gannouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 368, pp.307 - 316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titania and silica nanoparticles coupled to Chlorin e6 for anti-cancer photodynamic therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">New targeted gold nanorods for the treatment of glioblastoma by photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurlykyz Yesmurzayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Moussaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2018.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (12), pp.2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8122205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925410v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New photodynamic molecular beacons (PMB) as potential cancer-targeted agents in PDT</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of unexplored aminophosphonic acid and evaluation as scale inhibitor for industrial water applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Chaintreuil</w:t>
+                <w:t xml:space="preserve">Yerzhan Issabayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Boiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lyubchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerengaip Shaikhutdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.12.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058214v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two procedures for the design of dye-sensitized nanoparticles targeting photocatalytic water purification under solar and visible light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Using X-rays in photodynamic therapy: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2017.12.043⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (11), pp.1612-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8PP00112J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925414v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of unexplored aminophosphonic acid and evaluation as scale inhibitor for industrial water applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Galina Boiko</w:t>
+                <w:t xml:space="preserve">Comparison of two procedures for the design of dye-sensitized nanoparticles targeting photocatalytic water purification under solar and visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Lyubchenko</w:t>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yerengaip Shaikhutdinov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Muhr</w:t>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2017.12.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 356, pp.177 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2017.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482382v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-rays in photodynamic therapy: an overview</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Titania and silica nanoparticles coupled to Chlorin e6 for anti-cancer photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PP00112J⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2018.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058221v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction, Identification and Photo-Physical Characterization of Persimmon (Diospyros kaki L.) Carotenoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New photodynamic molecular beacons (PMB) as potential cancer-targeted agents in PDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Stallivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Zaghdoudi</w:t>
+                <w:t xml:space="preserve">Jérome Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orleans Ngomo</w:t>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Vanderesse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+                <w:t xml:space="preserve">Carine Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (1), </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.688-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods6010004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498313v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photosensitizer Lanthanide Nanoparticle Formulation that Induces Singlet Oxygen with Direct Light Excitation, But Not By Photon or X-ray Energy Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Folic acid conjugates with photosensitizers for cancer targeting in photodynamic therapy: Synthesis and photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Stallivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Chouikrat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
+                <w:t xml:space="preserve">Gulim Jetpisbayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.12799⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632552v1</w:t>
+                <w:t xml:space="preserve">hal-02056824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of mono-, di- and triporphyrin building blocks by click chemistry for photodynamic therapy application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">A Photosensitizer Lanthanide Nanoparticle Formulation that Induces Singlet Oxygen with Direct Light Excitation, But Not By Photon or X-ray Energy Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Chouikrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habibah A. Wahab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.12.037⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (6), pp.1439-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663126v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photobactericidal and targeting properties of a cationic porphyrin following attachment of Polymyxin B</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ouk</w:t>
+                <w:t xml:space="preserve">Synthesis of mono-, di- and triporphyrin building blocks by click chemistry for photodynamic therapy application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibah A. Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00516⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (5), pp.532-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710928v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folic acid conjugates with photosensitizers for cancer targeting in photodynamic therapy: Synthesis and photophysical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+                <w:t xml:space="preserve">Enhanced photobactericidal and targeting properties of a cationic porphyrin following attachment of Polymyxin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (9), pp.2493 - 2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056824v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer-lipid-PEG hybrid nanoparticles as photosensitizer carrier for photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasivimon Pramual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jisnuson Svasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Bergkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 173, pp.12-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2017.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20-nm-sized mesoporous silica nanoparticles with porphyrin photosensitizers for in vitro photodynamic therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction, Identification and Photo-Physical Characterization of Persimmon (Diospyros kaki L.) Carotenoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Galàn Rubio</w:t>
+                <w:t xml:space="preserve">Khalil Zaghdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Saunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanja Stojanovic</w:t>
+                <w:t xml:space="preserve">Orleans Ngomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-016-3991-6⟩</w:t>
+              <w:t xml:space="preserve">Dairy Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods6010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569372v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of folic acid under several parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
+                <w:t xml:space="preserve">20-nm-sized mesoporous silica nanoparticles with porphyrin photosensitizers for in vitro photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Galàn Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lobry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Valentin Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Azaïs</w:t>
+                <w:t xml:space="preserve">David Warther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanja Stojanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.08.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (3), pp.447-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-016-3991-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01497719v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfamethoxazole removal from polluted water by immobilized photocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of folic acid under several parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alatrache</w:t>
+                <w:t xml:space="preserve">Mathilde Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Cortyl</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02772248.2014.942308⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.419-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267380v1</w:t>
+                <w:t xml:space="preserve">hal-01497719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet Oxygen-Mediated Oxidation during UVA Radiation Alters the Dynamic of Genomic DNA Replication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfamethoxazole removal from polluted water by immobilized photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alatrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Graindorge</w:t>
+                <w:t xml:space="preserve">Aurelie Cortyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Martineau</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Machon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orfan Zahraa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140645⟩</w:t>
+              <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (1), pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02772248.2014.942308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264850v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of singlet oxygen generation and amphiphilic properties of trihydroxylated monohalogenated porphyrins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singlet Oxygen-Mediated Oxidation during UVA Radiation Alters the Dynamic of Genomic DNA Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derya Topkaya</w:t>
+                <w:t xml:space="preserve">Sylvain Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1088424615500893⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0140645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278689v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 5-(difluorenyl)-1,10-phenanthroline- based Ru( II) complex as a coating agent for potential multifunctional gold nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of singlet oxygen generation and amphiphilic properties of trihydroxylated monohalogenated porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lux</w:t>
+                <w:t xml:space="preserve">Derya Topkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Four</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP01534G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (10), pp.1081-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424615500893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275448v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilic phthalocyanines for their potential interest in photodynamic therapy: synthesis and photo-physical properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+                <w:t xml:space="preserve">A 5-(difluorenyl)-1,10-phenanthroline- based Ru( II) complex as a coating agent for potential multifunctional gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Sibille</w:t>
+                <w:t xml:space="preserve">M. Four</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
+                <w:t xml:space="preserve">J. Olesiak-Banska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Matczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.035⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (28), pp.14826-14833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP01534G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01278786v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic Molecular Beacons triggered by MMP-2 and MMP-9: Influence of the distance between photosensitizer and quencher onto photophysical properties and enzymatic activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipophilic phthalocyanines for their potential interest in photodynamic therapy: synthesis and photo-physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Verhille</w:t>
+                <w:t xml:space="preserve">Estelle Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamanou Benachour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/092986712803833128⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (47), pp.10116-10122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732553v1</w:t>
+                <w:t xml:space="preserve">hal-01278786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-distance energy transfer photosensitizers arising in hybrid nanoparticles leading to fluorescence emission and singlet oxygen luminescence quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (5), pp.803-811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2pp05324a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photodynamic Molecular Beacons triggered by MMP-2 and MMP-9: Influence of the distance between photosensitizer and quencher onto photophysical properties and enzymatic activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verhille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamanou Benachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (32), pp.5580-5594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/092986712803833128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enhanced Photostability from CdSe(S)/ZnO Core/Shell Quantum Dots and Their Use in Biolabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Aldeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rocques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.794-801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201000790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11152,3733 +11286,3733 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of hydroperoxide content in surrogate jet-fuels using HPLC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kanika Sood</w:t>
+                <w:t xml:space="preserve">Complexing peptides: screening, separation and separation prediction in immobilized metal ion affinity chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Stability, Handling and Use of Liquid Fuels (IASH), Sep 2024, Louisville (Kentucky), France</w:t>
+              <w:t xml:space="preserve">Process Development Symposium Europe, du 26 au 28 juin 2024, Nancy, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790764v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Gelatin Extraction from Red Tilapia Scales and Evaluation of Physicochemical and Viscoelastic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nekkaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buila T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathé C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Development Symposium Europe, du 26 au 28 juin 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexing peptides: screening, separation and separation prediction in immobilized metal ion affinity chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Screening of metal-complexing peptides, separation and prediction of their separation in IMAC, up to their final application in emulsion systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Mathé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Development Symposium Europe, du 26 au 28 juin 2024, Nancy, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Hureau and Emilie Mathieu, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762975v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of metal-complexing peptides, separation and prediction of their separation in IMAC, up to their final application in emulsion systems.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+                <w:t xml:space="preserve">An innovative microfluidic reactor for testing the oxidation stability of fuels: application to a saf surrogate and comparison with the petrooxy test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Paris</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Hureau and Emilie Mathieu, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Stability, Handling, and Use of Liquid Fuels, Inc. (IASH), Sep 2024, Louisville (Kentucky), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762969v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative microfluidic reactor for testing the oxidation stability of fuels: application to a saf surrogate and comparison with the petrooxy test</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">Extraction de polyphénols à partir de feuilles matures de Xanthosoma mafaffa à l’aide de solvants eutectiques profonds pour valoriser leurs propriétés antioxydantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P. Kanabiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Novidzro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Camano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Stability, Handling, and Use of Liquid Fuels, Inc. (IASH), Sep 2024, Louisville (Kentucky), United States</w:t>
+              <w:t xml:space="preserve">Société Française de Génie des Procédés, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790643v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de polyphénols à partir de feuilles matures de Xanthosoma mafaffa à l’aide de solvants eutectiques profonds pour valoriser leurs propriétés antioxydantes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of Metal-Chelating Peptides in Protein Hydrolysates from Agro-industrial by-products using SwitchSENSE® Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.P. Kanabiya</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Melila</w:t>
+                <w:t xml:space="preserve">Mathé C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Génie des Procédés, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Hureau and Emilie mathieu, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762855v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Metal-Chelating Peptides in Protein Hydrolysates from Agro-industrial by-products using SwitchSENSE® Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+                <w:t xml:space="preserve">Experimental study of hydroperoxide content in surrogate jet-fuels using HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathé C.</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Hureau and Emilie mathieu, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Stability, Handling and Use of Liquid Fuels (IASH), Sep 2024, Louisville (Kentucky), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762972v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein extraction from agro-industrial byproducts as alternative for animal-derived proteins in bioactive peptides production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Metal-Complexing Peptides: How Can We Screen and Separate these Biofunctional Peptide from Protein Hydrolysates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry and Technology</w:t>
+              <w:t xml:space="preserve">Food and Chemistry Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258139v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Complexing Peptides: How Can We Screen and Separate these Biofunctional Peptide from Protein Hydrolysates?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Protein extraction from agro-industrial byproducts as alternative for animal-derived proteins in bioactive peptides production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemistry Technology</w:t>
+              <w:t xml:space="preserve">Food Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258090v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-complexing peptides: how can we screen and separate these biofunctional peptide from protein hydrolysates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FCT, Nov 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin oxygen saturation measurement using a non-contact optical device: optical phantoms development and metrological characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Azzi</w:t>
+                <w:t xml:space="preserve">DETERMINATION OF HYDROPEROXIDES IN LIQUID FUELS: A SYSTEMATIC COMPARISON OF TITRATIONS AND ABSORPTION METHODS AND THEIR COUPLING TO HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki El Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe, 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASH, Sep 2022, DRESDE, Germany. pp.153-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2621655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03760626v1</w:t>
+                <w:t xml:space="preserve">hal-04561117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-chelating peptides obtained from enzymatic hydrolysis of protein extracted from fish Tilapia scales (Oreochromis spp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Metal-Binding Peptides: Methodologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laetitia Canabady-Rochelle and Peter Faller, Jul 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION OF HYDROPEROXIDES IN LIQUID FUELS: A SYSTEMATIC COMPARISON OF TITRATIONS AND ABSORPTION METHODS AND THEIR COUPLING TO HPLC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Skin oxygen saturation measurement using a non-contact optical device: optical phantoms development and metrological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Botrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561117v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of experiments applied to the extraction of carotenoids from fruits using accelerated solvent extraction (ASE) or supercritical fluid extraction (SFE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Zaghdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Framboisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Khaltoum-Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Biochromatography and Nanoseparations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: a first combined theoretical and electron-ion coincidence mass spectrometry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate-targeted photosensitizer for the treatment of peritoneal metastasis of epithelial ovarian cancer by photodynamic therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Gouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Photobiology (ESP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243806v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using x-ray in photodynamic therapy (Conference Presentation)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">SPR screening of metal-chelating peptides for their antioxidant properties in laboratory-produced hydrolysates: effect of proteolysis conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Lux</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Photodynamic Association World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFGP2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923250v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+                <w:t xml:space="preserve">Folate-targeted photosensitizer for the treatment of peritoneal metastasis of epithelial ovarian cancer by photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Photobiology (ESP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478389v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR screening of metal-chelating peptides for their antioxidant properties in laboratory-produced hydrolysates: effect of proteolysis conditions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+                <w:t xml:space="preserve">Using x-ray in photodynamic therapy (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Photodynamic Association World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cambridge, France. pp.167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2525588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938887v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray induced PDT and scintillating particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Schohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Light and Life: Joint 17th International Congress on Photobiology &amp; 18th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles for X-ray-Induced PDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Retif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines, ICCP-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular targeting for the treatment of glioblastoma by PDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Photodynamic Association World Congress, IPA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in photodynamic therapy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of MR Imaging and proton MR Spectroscopy imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Congress of the French and Italian Photochemists and Photobiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Photobiologie (SFPb) Società Italiana di Fotobiologia (SIFB), Sep 2016, BARI, Italy</w:t>
+              <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382653v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitizer loaded polymer-lipid-peg nanoparticles. Preparation, characterization, photophysical properties and in vitro evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasivimon Pramual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jisnuson Svasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Bergkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France. pp.Oral OC-052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of MR Imaging and proton MR Spectroscopy imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">Interstitial photodynamic therapy for glioblastoma: interest of MRI monitoring to predict iPDT effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">13e Colloque Nano-hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILM, Lyon 1, May 2016, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407476v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstitial photodynamic therapy for glioblastoma: interest of MRI monitoring to predict iPDT effects.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New trends in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoux Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque Nano-hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILM, Lyon 1, May 2016, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Joint Congress of the French and Italian Photochemists and Photobiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Photobiologie (SFPb) Società Italiana di Fotobiologia (SIFB), Sep 2016, BARI, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312929v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une amélioration de la sélectivité en PDT : les « Photodynamic Molecular Beacons »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Optimization of a multifunctional nanoparticles for applications in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Stallivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamanou Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps du GFP2P (2013-05-30 au 2013-05-31: Grenoble, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th Congress of the European Society for Photobiology (2013-09-02 au 2013-09-06: Liège, Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406942v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a multifunctional nanoparticles for applications in photodynamic therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Vers une amélioration de la sélectivité en PDT : les « Photodynamic Molecular Beacons »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Stallivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamanou Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Congress of the European Society for Photobiology (2013-09-02 au 2013-09-06: Liège, Belgique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Journées de Printemps du GFP2P (2013-05-30 au 2013-05-31: Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381031v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodynamic Molecular Beacons triggering MMP2 and MMP9 : Influence of the distance between photosensitizer and quencher onto photophysical properties and enzymatic activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamanou Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice (2012-10-16 au 2012-10-20: Brixen, Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Brixen, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de la probabilité de défaillance d'un système de verrouillage par couplage mécano fiabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mealier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14888,913 +15022,913 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Chelating Peptides Hydrolysates from Sunflower Meal Protein Isolate: Enzymatic Preparation and Characterization of their Bioactivities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Metal complexation abilities of protein hydrolysates from the Californian red worm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Gaviria Gaviria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Stefan</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Process Development Symposium Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762973v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal complexation abilities of protein hydrolysates from the Californian red worm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Metal-Chelating Peptides Hydrolysates from Sunflower Meal Protein Isolate: Enzymatic Preparation and Characterization of their Bioactivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Paris</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Development Symposium Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762981v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Metal-Chelating Peptide Hydrolysates from Gelatin Protein Extracted from Red Tilapia (Oreochromis spp.) Scales and Evaluation of their bioactivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Bioactive Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-chelating peptides in hydrolysates: production, characterization and screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LUE International Conference “ Biomolecules: Research &amp; Development, Markets and Acceptability”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Palma de Majorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-chelating peptides in hydrolysates: a way to valorize protein-containing co-products in a bioeconomy strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’école doctorale SIMPPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 extraction of carotenoids from persimmon fruit:design of experiment and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Zaghdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Framboisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lisbon, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDTeam’s project: Targeting to improve PDT selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Althuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Photodynamic Therapy and Photodiagnosis update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France. , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15804,332 +15938,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of singlet Oxygen by nanoparticle-bound photosensitizers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Inorganic nanoparticles for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Santi Nonell and Cristina Flors. </w:t>
+              <w:t xml:space="preserve">Salvatore Sortino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singlet Oxygen : Applications in Biosciences and Nanosciences, Volume 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/9781782622208-00209⟩</w:t>
+              <w:t xml:space="preserve">Light-responsive nanostructured systems for applications in nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 370, Springer, pp.113-134, 2016, Topics in Current Chemistry, 978-3-319-22942-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22942-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288737v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic nanoparticles for photodynamic therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Production of singlet Oxygen by nanoparticle-bound photosensitizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Stallivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Salvatore Sortino. </w:t>
+              <w:t xml:space="preserve">Santi Nonell and Cristina Flors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light-responsive nanostructured systems for applications in nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22942-3_4⟩</w:t>
+              <w:t xml:space="preserve">Singlet Oxygen : Applications in Biosciences and Nanosciences, Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royal Society fo Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-223, 2016, Comprehensive Series in Photochemical &amp; Photobiological Sciences, 978-1-78262-038-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781782622208-00209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264846v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId490"/>
+      <w:footerReference w:type="default" r:id="rId495"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16276,51 +16410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392892v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasivimon Pramual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengsak Lirdprapamongkol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2025.113318" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Benrabah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c00191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05444117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem Moradehun Bamiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Izhar Mohd Ismail" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharifah Emilia Tuan Sharif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengku Ahmad Damitri Al-Astani Tengku Din" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibah Mohamad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814741" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velandia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135469" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2025.106001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18050672" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nekkaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02737" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill M Kuznetsov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Purkait" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202500023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05362562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hussein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kunstek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hergot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.70019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Salluce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gourdon-Gr&#252;newaldt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03185" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c03326" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Girardet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00918" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA00926B" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va N&#233;groni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11stu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530902v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Efimov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.103978" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Moinard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohd Gazzali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Delhem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.104133" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boidin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moral&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.05.033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04430900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Arnoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00526-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411333v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ro&#269;nik Kozmelj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bartolomei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107056" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17081033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466433v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131218" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103424" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Alonso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gandioso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibaudeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300203" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dhouib" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020495" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Chilingaryan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habermeyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424623501158" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchao Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC03932C" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurikamal Demeubayeva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301742" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalla Pozza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdullrahman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayler Prieto Otoya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02606" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134788" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767594v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15091093" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863319v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tsoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.4336" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05229F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206070v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iltis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise B&#233;chet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050396" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03533193v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnitzer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauviel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121317" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433540v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Sandikly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddine El Jamal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1630485" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419889v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pays" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050413" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14020138" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269501v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05933" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issabayev Yerzhan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmurzayeva Nurlykyz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041122" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c04172" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900733v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001126" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433562v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Youssef" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110604" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02941551v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kotras" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081432" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlykyz Yesmurzayeva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8122205" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381124v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Mihoub" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040163" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927108v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Braiek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Assaker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gannouni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.09.032" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2018.03.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058214v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.034" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925414v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.12.043" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482382v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerzhan Issabayev" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Boiko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lyubchenko" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerengaip Shaikhutdinov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2017.12.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058221v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00112J" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498313v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Zaghdoudi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleans Ngomo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods6010004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03632552v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12799" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.12.037" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710928v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ouk" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00516" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulim Jetpisbayeva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.10.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545464v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisnuson Svasti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bergkvist" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.05.028" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569372v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gal&#224;n Rubio" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Stojanovic" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3991-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497719v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lobry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Aza&#239;s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.08.045" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R7V86HT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267380v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alatrache" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cortyl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfan Zahraa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2014.942308" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264850v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Graindorge" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140645" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278689v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Topkaya" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dumoulin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424615500893" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275448v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Four" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matczyszyn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01534G" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278786v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.035" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S79C7Q5H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732553v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verhille" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmad" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Achard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712803833128" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WZBL62HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776332v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Seve" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2pp05324a" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798365v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldeek" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rocques-Carmes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000790" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HTCHW6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790764v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762977v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buila T." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; C." TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762975v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762969v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790643v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762855v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kanabiya" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Novidzro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Camano" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melila" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762972v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258139v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258090v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762982v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760626v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azzi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Mansour" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Botrus" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Cunff" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621655" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258995v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561117v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326867v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khaltoum-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243806v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923250v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525588" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938887v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415471v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bechet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994644v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382653v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoux Philippe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407716v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406942v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381031v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383913v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360164v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mealier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762973v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762981v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Gaviria Gaviria" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258181v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938859v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939921v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323750v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288737v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622208-00209" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264846v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22942-3_4" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392892v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasivimon Pramual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengsak Lirdprapamongkol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2025.113318" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Benrabah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05362562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hussein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kunstek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hergot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.70019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02737" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill M Kuznetsov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Purkait" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202500023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2025.106001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18050672" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nekkaa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Salluce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gourdon-Gr&#252;newaldt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03185" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Girardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00918" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c03326" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05444117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem Moradehun Bamiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Izhar Mohd Ismail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharifah Emilia Tuan Sharif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengku Ahmad Damitri Al-Astani Tengku Din" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibah Mohamad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814741" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velandia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135469" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c00191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530902v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Efimov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.103978" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boidin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Moinard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moral&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.05.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04430900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Arnoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00526-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va N&#233;groni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11stu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohd Gazzali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Delhem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.104133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17081033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ro&#269;nik Kozmelj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bartolomei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107056" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466433v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA00926B" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dhouib" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103424" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Alonso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gandioso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibaudeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300203" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Chilingaryan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habermeyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424623501158" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchao Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC03932C" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurikamal Demeubayeva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301742" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269310v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalla Pozza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdullrahman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayler Prieto Otoya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02606" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134788" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15091093" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tsoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.4336" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847142v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05229F" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206070v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iltis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise B&#233;chet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050396" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03533193v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnitzer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauviel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121317" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Sandikly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddine El Jamal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1630485" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419889v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pays" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050413" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136495v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14020138" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05933" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244508v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issabayev Yerzhan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmurzayeva Nurlykyz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041122" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900733v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001126" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980270v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c04172" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433562v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Youssef" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110604" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02941551v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kotras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081432" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381124v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Mihoub" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040163" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927108v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Braiek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Assaker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gannouni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.09.032" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433416v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlykyz Yesmurzayeva" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8122205" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482382v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerzhan Issabayev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Boiko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lyubchenko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerengaip Shaikhutdinov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2017.12.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058221v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00112J" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925414v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.12.043" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925410v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2018.03.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058214v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.034" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056824v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulim Jetpisbayeva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.10.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03632552v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12799" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663126v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.12.037" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710928v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ouk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00516" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545464v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisnuson Svasti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bergkvist" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.05.028" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498313v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Zaghdoudi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleans Ngomo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods6010004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569372v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gal&#224;n Rubio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Stojanovic" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3991-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497719v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lobry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Aza&#239;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.08.045" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R7V86HT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267380v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alatrache" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cortyl" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfan Zahraa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2014.942308" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264850v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Graindorge" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140645" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278689v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Topkaya" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dumoulin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424615500893" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275448v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Four" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matczyszyn" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01534G" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278786v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.035" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S79C7Q5H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776332v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Seve" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2pp05324a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732553v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verhille" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmad" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Achard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712803833128" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WZBL62HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798365v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldeek" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rocques-Carmes" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000790" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HTCHW6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762975v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762977v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buila T." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; C." TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762969v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790643v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762855v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kanabiya" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Novidzro" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Camano" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melila" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762972v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790764v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258090v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258139v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762982v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561117v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258995v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760626v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azzi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Mansour" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Botrus" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Cunff" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621655" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326867v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khaltoum-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938887v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243806v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923250v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525588" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415471v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bechet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994644v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407716v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382653v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoux Philippe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381031v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406942v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383913v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360164v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mealier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762981v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Gaviria Gaviria" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762973v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258181v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938859v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939921v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323750v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264846v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22942-3_4" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288737v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622208-00209" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>