--- v1 (2026-04-17)
+++ v2 (2026-05-17)
@@ -113,11170 +113,11438 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic ablation of floating lung cancer cells using PVA and TPGS emulsified PLGA nanoparticles loaded with pyropheophorbide-a</w:t>
+                <w:t xml:space="preserve">A Deep-Red-Absorbing Osmium(II)-Based Photosensitizer Evokes Pyroptosis by Targeting Glutamine Metabolism and Impairing Cell Redox Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasivimon Pramual</w:t>
+                <w:t xml:space="preserve">Yiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Zhimei Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t>
+                <w:t xml:space="preserve">James Southwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">Ruonan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+                <w:t xml:space="preserve">Bruno Saubaméa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 274, pp.113318. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2025.113318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6c04446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392892v1</w:t>
+                <w:t xml:space="preserve">hal-05599130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of a gas-liquid microreactor designed for the oxidation kinetics of organic compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Deep‐Red‐Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy Inducing Immunogenic Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Girot</w:t>
+                <w:t xml:space="preserve">Eduardo Izquierdo-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">João P M António</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruonan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122334⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.8677989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225404v1</w:t>
+                <w:t xml:space="preserve">hal-05619905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photodynamic ablation of floating lung cancer cells using PVA and TPGS emulsified PLGA nanoparticles loaded with pyropheophorbide-a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasivimon Pramual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongyang Li</w:t>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deshan Li</w:t>
+                <w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiabin Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 274, pp.113318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2025.113318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870430v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Corono Asymmetrical N‐Bis ‐Heterocyclic Bis ‐Imidazolium Macrocycle Salt, Preliminary Physicochemical Studies, X‐Ray Structures, and Biological Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamics of a gas-liquid microreactor designed for the oxidation kinetics of organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Hussein</w:t>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaine Wang</w:t>
+                <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Kunstek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.70019⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 320, pp.122334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362562v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Reactor to Study the Oxidation Stability of Fuels: Application to a Sustainable Aviation Fuel Surrogate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+                <w:t xml:space="preserve">Metal-Chelating Peptides Derived from Sunflower Meal Protein: Preparation, Isolation, Identification, and Antioxidant Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanika Sood</w:t>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (44), pp.21625-21634. </w:t>
+              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (6), pp.2336-2350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c02737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c00191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363492v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Red Light‐Activatable BODIPY‐Caged Ceritinib Compounds</w:t>
+                <w:t xml:space="preserve">Photodynamic Therapy for Head and Neck Cancers: A Review of a Novel, Patient-Friendly Solution and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill M Kuznetsov</w:t>
+                <w:t xml:space="preserve">Akeem Moradehun Bamiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kallol Purkait</w:t>
+                <w:t xml:space="preserve">Zul Izhar Mohd Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mesdom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">Sharifah Emilia Tuan Sharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengku Ahmad Damitri Al-Astani Tengku Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasibah Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hlca.202500023⟩</w:t>
+              <w:t xml:space="preserve">Ibnosina Journal of Medicine and Biomedical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (04), pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0045-1814741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037869v1</w:t>
+                <w:t xml:space="preserve">hal-05444117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pisum Sativum protein hydrolysates: Production, Sensitive screening of nickel chelating peptides and evaluation of antioxidant properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Globular proteins as Pickering emulsion stabilizers: Particles or surfactants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah El Hajj</w:t>
+                <w:t xml:space="preserve">Santiago Velandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Paris</w:t>
+                <w:t xml:space="preserve">Philippe Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+                <w:t xml:space="preserve">Véronique Sadtler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2025.106001⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 704, pp.135469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004501v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanides-Based Nanoparticles Conjugated with Rose Bengal for FRET-Mediated X-Ray-Induced PDT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Batoul Dhaini</w:t>
+                <w:t xml:space="preserve">A Microfluidic Reactor to Study the Oxidation Stability of Fuels: Application to a Sustainable Aviation Fuel Surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Daouk</w:t>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Schohn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (5), pp.672. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (44), pp.21625-21634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph18050672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c02737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163690v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin from red tilapia (Oreochromis spp.) scales: Optimization of its extraction and detailed characterization of its chemical and viscoelastic properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Red Light‐Activatable BODIPY‐Caged Ceritinib Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Nekkaa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Kirill M Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kallol Purkait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (2), pp.101128. </w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hlca.202500023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224311v1</w:t>
+                <w:t xml:space="preserve">hal-05037869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t>
+                <w:t xml:space="preserve">Pisum Sativum protein hydrolysates: Production, Sensitive screening of nickel chelating peptides and evaluation of antioxidant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Herbinet</w:t>
+                <w:t xml:space="preserve">Sarah El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arnoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G A Garcia</w:t>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.106001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2025.106001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012266v1</w:t>
+                <w:t xml:space="preserve">hal-05004501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Iron(III)- N -Heterocyclic Carbene Complexes as Photosensitizers for Photodynamic Therapy and Chemotherapeutics against Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanides-Based Nanoparticles Conjugated with Rose Bengal for FRET-Mediated X-Ray-Induced PDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lisa Gourdon-Grünewaldt</w:t>
+                <w:t xml:space="preserve">Hervé Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03185⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), pp.672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph18050672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211866v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gelatin from red tilapia (Oreochromis spp.) scales: Optimization of its extraction and detailed characterization of its chemical and viscoelastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Nekkaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.101128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359434v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Bioactivities of Gelatin Hydrolysates of Red Tilapia (Oreochromis spp.) Scale By-products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Mathé</w:t>
+                <w:t xml:space="preserve">New Corono Asymmetrical N‐Bis ‐Heterocyclic Bis ‐Imidazolium Macrocycle Salt, Preliminary Physicochemical Studies, X‐Ray Structures, and Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Kunstek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Hergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean- Michel Girardet</w:t>
+                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (3), pp.1100-1115. </w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (11), pp.1840-1846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.4c00918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jhet.70019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034246v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and identification of hydroperoxides in oxidized surrogate fuels by HPLC-PcR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">Dongyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deshan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c03326⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1241-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290117v1</w:t>
+                <w:t xml:space="preserve">hal-04870430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic Therapy for Head and Neck Cancers: A Review of a Novel, Patient-Friendly Solution and Prospects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasibah Mohamad</w:t>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibnosina Journal of Medicine and Biomedical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0045-1814741⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162 (7), pp.074302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444117v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globular proteins as Pickering emulsion stabilizers: Particles or surfactants?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabiao Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bonn</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135469⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.114502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758602v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Chelating Peptides Derived from Sunflower Meal Protein: Preparation, Isolation, Identification, and Antioxidant Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Characterization and Bioactivities of Gelatin Hydrolysates of Red Tilapia (Oreochromis spp.) Scale By-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Paris</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (6), pp.2336-2350. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 5 (3), pp.1100-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.4c00918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c00191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05151504v1</w:t>
+                <w:t xml:space="preserve">hal-05034246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LASU: An efficient and stable phthalocyanine dye with tolerable safety profile for self-disinfecting anti-COVID textiles activated by ambient light</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Iron(III)- N -Heterocyclic Carbene Complexes as Photosensitizers for Photodynamic Therapy and Chemotherapeutics against Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Lei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Salluce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Redrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gourdon-Grünewaldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.103978⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530902v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Near-Infrared-Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy inducing Immunogenic Cell Death</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">João António</w:t>
+                <w:t xml:space="preserve">Quantification and identification of hydroperoxides in oxidized surrogate fuels by HPLC-PcR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saubamea</w:t>
+                <w:t xml:space="preserve">Boris Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (38), pp.18718-18731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-6dnl2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c03326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389603v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Photodynamic Therapy using a Vectorized Photosensitizer coupled to Folic Acid Analog induces Ovarian Tumor Cell Death and inhibits IL-6-mediated Inflammation</w:t>
+                <w:t xml:space="preserve">Thiochromenocarbazole imide-based photosensitizers decorated with carbonic anhydrase inhibitors for the targeted treatment of hypoxic tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Boidin</w:t>
+                <w:t xml:space="preserve">Amina Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Moinard</w:t>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Moussaron</w:t>
+                <w:t xml:space="preserve">Alessio Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Merlier</w:t>
+                <w:t xml:space="preserve">Lamiaa M A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moralès</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 371, pp.351-370. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3MA00926B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757998v1</w:t>
+                <w:t xml:space="preserve">hal-04530224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy and versatile cellulosic support inhibiting broad spectrum strains: synergy between photodynamic antimicrobial therapy and polymyxin B</w:t>
+                <w:t xml:space="preserve">LASU: An efficient and stable phthalocyanine dye with tolerable safety profile for self-disinfecting anti-COVID textiles activated by ambient light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Le Guern</w:t>
+                <w:t xml:space="preserve">Alexander Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+                <w:t xml:space="preserve">Christophe Dagallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillipe Arnoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-023-00526-x⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (5), pp.103978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.103978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430900v1</w:t>
+                <w:t xml:space="preserve">hal-04530902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de conception de jeux sérieux : cartographie des parcours et des possibilités offertes pour en créer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Near-Infrared-Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy inducing Immunogenic Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Izquierdo-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João António</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Goria</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Bruno Saubamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du jeu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11stu⟩</w:t>
+              <w:t xml:space="preserve">ChemRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-6dnl2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609189v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of folic acid as targeting agent in PDT: what about the stability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Targeted Photodynamic Therapy using a Vectorized Photosensitizer coupled to Folic Acid Analog induces Ovarian Tumor Cell Death and inhibits IL-6-mediated Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
+                <w:t xml:space="preserve">Margaux Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Acherar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadira Delhem</w:t>
+                <w:t xml:space="preserve">Olivier Moralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.104133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 371, pp.351-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608645v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Hexene Ozonolysis across Atmospheric and Combustion Temperatures via Synchrotron-Based Photoelectron Spectroscopy and Chemical Ionization Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+                <w:t xml:space="preserve">Easy and versatile cellulosic support inhibiting broad spectrum strains: synergy between photodynamic antimicrobial therapy and polymyxin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avinash Kumar</w:t>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02687⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.395-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-023-00526-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732661v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer between AGuIX nanoparticles and photofrin under light or X-ray excitation for PDT applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Processus de conception de jeux sérieux : cartographie des parcours et des possibilités offertes pour en créer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph17081033⟩</w:t>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les jeux vidéo : de la fracture à la rencontre, 22, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11stu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758258v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomeric fragments distribution, structure and functionalities upon ruthenium-catalyzed technical lignin depolymerization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
+                <w:t xml:space="preserve">The use of folic acid as targeting agent in PDT: what about the stability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Delhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2024.107056⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.104133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.104133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411333v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and preliminary anticancer evaluation of photo-responsive prodrugs of hydroxymethylene bisphosphonate alendronate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">1-Hexene Ozonolysis across Atmospheric and Combustion Temperatures via Synchrotron-Based Photoelectron Spectroscopy and Chemical Ionization Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julia Deschamp</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabbia Asgher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (27), pp.5374-5385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05591800v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of hydroperoxides in liquid fuels: a systematic comparison of titrations and absorption methods and their coupling to HPLC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Oligomeric fragments distribution, structure and functionalities upon ruthenium-catalyzed technical lignin depolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Ročnik Kozmelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.131218⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.107056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2024.107056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466433v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiochromenocarbazole imide-based photosensitizers decorated with carbonic anhydrase inhibitors for the targeted treatment of hypoxic tumours</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lamiaa M A Ali</w:t>
+                <w:t xml:space="preserve">Energy transfer between AGuIX nanoparticles and photofrin under light or X-ray excitation for PDT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3MA00926B⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (8), pp.1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph17081033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530224v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Photophysical Characterization and Evaluation of Biological Properties of C7, a Novel Symmetric Tetra-Imidazolium-Bis-Heterocycle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and preliminary anticancer evaluation of photo-responsive prodrugs of hydroxymethylene bisphosphonate alendronate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Dhouib</w:t>
+                <w:t xml:space="preserve">Aurélie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Khemakhem</w:t>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11020495⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039407v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bengal coupled to AGuIX NPs for anti-cancer photodynamic therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Daouk</w:t>
+                <w:t xml:space="preserve">Quantification of hydroperoxides in liquid fuels: a systematic comparison of titrations and absorption methods and their coupling to HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki El Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Schohn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 365, pp.131218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.131218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04520282v1</w:t>
+                <w:t xml:space="preserve">hal-04466433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Near‐IR Absorbing Ruthenium(II) Complex as Photosensitizer for Photodynamic Therapy and its Cetuximab Bioconjugates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Thibaudeau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300203⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258 (2), pp.113065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235726v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry of tri- N -methylpyridyl porphyrins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Rose Bengal coupled to AGuIX NPs for anti-cancer photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/s1088424623501158⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.103424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237263v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru(II)/Os(II)-based Carbonic Anhydrase Inhibitors as Photodynamic Therapy Photosensitizers for the Treatment of Hypoxic Tumours</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Burckel</w:t>
+                <w:t xml:space="preserve">A Novel Near‐IR Absorbing Ruthenium(II) Complex as Photosensitizer for Photodynamic Therapy and its Cetuximab Bioconjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gandioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SC03932C⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235882v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru(II)‐Cyanine Complexes as Promising Photodynamic Photosensitizers for the Treatment of Hypoxic Tumours with Highly Penetrating 770 nm Near‐Infrared Light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nurikamal Demeubayeva</w:t>
+                <w:t xml:space="preserve">Synthesis, Photophysical Characterization and Evaluation of Biological Properties of C7, a Novel Symmetric Tetra-Imidazolium-Bis-Heterocycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Kunstek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202301742⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11020495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183197v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the π-Expansive Ligands in Ruthenium(II) Polypyridyl Complexes: Synthesis, Characterization, and Biological Evaluation for Photodynamic Therapy Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemistry of tri- N -methylpyridyl porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ryan Osterloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dalla Pozza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+                <w:t xml:space="preserve">Tatevik Chilingaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Abdullrahman</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Benoit Habermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02606⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (07n10), pp.1465-1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s1088424623501158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269310v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-chelating activity of soy and pea protein hydrolysates obtained after different enzymatic treatments from protein isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Paris</w:t>
+                <w:t xml:space="preserve">Ru(II)/Os(II)-based Carbonic Anhydrase Inhibitors as Photodynamic Therapy Photosensitizers for the Treatment of Hypoxic Tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youchao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kallol Purkait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saubaméa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134788⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SC03932C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249612v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ru(II)‐Cyanine Complexes as Promising Photodynamic Photosensitizers for the Treatment of Hypoxic Tumours with Highly Penetrating 770 nm Near‐Infrared Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gandioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Izquierdo-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurikamal Demeubayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (61), pp.e202301742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234675v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing the π-Expansive Ligands in Ruthenium(II) Polypyridyl Complexes: Synthesis, Characterization, and Biological Evaluation for Photodynamic Therapy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bloino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Maria Dalla Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+                <w:t xml:space="preserve">Ahmad Abdullrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayler Prieto Otoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (45), pp.18510-18523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826730v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Rose Bengal loaded with nanoparticles for anti-cancer photodynamic therapy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metal-chelating activity of soy and pea protein hydrolysates obtained after different enzymatic treatments from protein isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Special Issue: Photodynamic Therapy 2022, 15 (9), pp.1093. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 405, pp.134788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph15091093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767594v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilicity prediction of three photosensitizers by liquid–liquid extraction, HPLC, and DFT methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+                <w:t xml:space="preserve">Importance of Rose Bengal loaded with nanoparticles for anti-cancer photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Honorien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laurène Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Tsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bio.4336⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue: Photodynamic Therapy 2022, 15 (9), pp.1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph15091093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863319v1</w:t>
+                <w:t xml:space="preserve">hal-03767594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongming Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bloino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Physical Chemistry Chemical Physics, 24 (18), pp.10826-10837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827417v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence for the Elusive Ketohydroperoxide Pathway and the Formation of Glyoxal in Ethylene Ozonolysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lipophilicity prediction of three photosensitizers by liquid–liquid extraction, HPLC, and DFT methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Honorien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Tsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC05229F⟩</w:t>
+              <w:t xml:space="preserve">Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (9), pp.1597-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bio.4336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847142v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terbium-based AGuIX-design nanoparticle to mediate X-ray-induced photodynamic therapy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph14050396⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (34), pp.5784-5799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206070v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of new gallium-68 radiolabeled peptide targeting NRP-1 to detect brain metastases by positron emission tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Collet</w:t>
+                <w:t xml:space="preserve">Experimental Evidence for the Elusive Ketohydroperoxide Pathway and the Formation of Glyoxal in Ethylene Ozonolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pierson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Thomas</w:t>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26237273⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC05229F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478676v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a targeting and oxygen-independent platform to improve photodynamic therapy: A proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terbium-based AGuIX-design nanoparticle to mediate X-ray-induced photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Larue</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Denise Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.0c01227⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph14050396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136943v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasification of N-rich fibreboard in an air-blown fluidized bed reactor: A study on the fate of tars, NH3 and HCN during oxidative mild Hot Gas Filtration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a targeting and oxygen-independent platform to improve photodynamic therapy: A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tataye Moussounda Moussounda Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruiz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121317⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.1330-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.0c01227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533193v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the toxicity of waters containing initially sulfaquinoxaline after photocatalytic treatment by TiO 2 and polyaniline/TiO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary study of new gallium-68 radiolabeled peptide targeting NRP-1 to detect brain metastases by positron emission tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corbel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hosni Takache</w:t>
+                <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1630485⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (23), pp.7273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26237273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433540v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: A first combined theoretical and electron-ion coincidence mass spectrometry study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gasification of N-rich fibreboard in an air-blown fluidized bed reactor: A study on the fate of tars, NH3 and HCN during oxidative mild Hot Gas Filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schnitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.159⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 303, pp.121317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02918741v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cytotoxic and photodynamic activities of dyads composed of a zinc phthalocyanine appended to an organotin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the toxicity of waters containing initially sulfaquinoxaline after photocatalytic treatment by TiO 2 and polyaniline/TiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Sandikly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Toubia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Mouhieddine El Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Diring</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Mattana</w:t>
+                <w:t xml:space="preserve">Hosni Takache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph14050413⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (3), pp.419-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1630485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419889v2</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical Properties of Protoporphyrin IX, Pyropheophorbide-a and Photofrin® in Different Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irina Tsoy</w:t>
+                <w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: A first combined theoretical and electron-ion coincidence mass spectrometry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Gouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph14020138⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136495v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02918741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Indulines: From Dyestuffs to in vivo Theranostic Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of cytotoxic and photodynamic activities of dyads composed of a zinc phthalocyanine appended to an organotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Toubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongrui Chen</w:t>
+                <w:t xml:space="preserve">Stéphane Diring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pascal</w:t>
+                <w:t xml:space="preserve">Marine Pays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Elodie Mattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c05933⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Photodynamic Therapy 2021, 14 (5), pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph14050413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269501v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-Stirred Reactor Study of Low-Temperature Neopentane Oxidation: A Combined Theoretical, Chromatographic, Mass Spectrometric, and PEPICO Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">Photophysical Properties of Protoporphyrin IX, Pyropheophorbide-a and Photofrin® in Different Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Tsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02080⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph14020138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444305v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical and Bactericidal Properties of Pyridinium and Imidazolium Porphyrins for Photodynamic Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Guern</w:t>
+                <w:t xml:space="preserve">Modified Indulines: From Dyestuffs to in vivo Theranostic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongrui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issabayev Yerzhan</w:t>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yesmurzayeva Nurlykyz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Laure Lichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (4), pp.1122. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26041122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c05933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244508v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin Depolymerization: A Comparison of Methods to Analyze Monomers and Oligomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erika Bartolomei</w:t>
+                <w:t xml:space="preserve">Jet-Stirred Reactor Study of Low-Temperature Neopentane Oxidation: A Combined Theoretical, Chromatographic, Mass Spectrometric, and PEPICO Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Brech</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+                <w:t xml:space="preserve">Janney Debleza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202001126⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (23), pp.19689-19704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900733v1</w:t>
+                <w:t xml:space="preserve">hal-03444305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Photophysical and Bactericidal Properties of Pyridinium and Imidazolium Porphyrins for Photodynamic Antimicrobial Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issabayev Yerzhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Adolfo Garcia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yesmurzayeva Nurlykyz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.1222-1241. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.1122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP04992D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26041122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403856v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Phenalenone Derivatives: Synthesis and Evaluation of Their Singlet Oxygen Quantum Yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lignin Depolymerization: A Comparison of Methods to Analyze Monomers and Oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Godard</w:t>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Brégier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Champavier</w:t>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (43), pp.28264-28272. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (17), pp.4633-4648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c04172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202001126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980270v1</w:t>
+                <w:t xml:space="preserve">hal-02900733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion complex vs. conjugation of hydrophobic photosensitizers with β-cyclodextrin: Improved disaggregation and photodynamic therapy efficacy against glioblastoma cells</w:t>
+                <w:t xml:space="preserve">New Phenalenone Derivatives: Synthesis and Evaluation of Their Singlet Oxygen Quantum Yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahraa Youssef</w:t>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109, pp.110604. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (43), pp.28264-28272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c04172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433562v1</w:t>
+                <w:t xml:space="preserve">hal-02980270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polythiophenes with Cationic Phosphonium Groups as Vectors for Imaging, siRNA Delivery, and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Lichon</w:t>
+                <w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Gouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Kotras</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gustavo Adolfo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (8), pp.1432. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1222-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10081432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CP04992D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941551v1</w:t>
+                <w:t xml:space="preserve">hal-02403856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fighting hypoxia to improve PDT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inclusion complex vs. conjugation of hydrophobic photosensitizers with β-cyclodextrin: Improved disaggregation and photodynamic therapy efficacy against glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Ben-Mihoub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noémie Thomas</w:t>
+                <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph12040163⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.110604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381124v1</w:t>
+                <w:t xml:space="preserve">hal-02433562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced solar and visible light photocatalytic activity of In2S3-decorated ZnO nanowires for water purification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+                <w:t xml:space="preserve">Polythiophenes with Cationic Phosphonium Groups as Vectors for Imaging, siRNA Delivery, and Photodynamic Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ben Assaker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Corbel</w:t>
+                <w:t xml:space="preserve">Clément Kotras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.09.032⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10081432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927108v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New targeted gold nanorods for the treatment of glioblastoma by photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurlykyz Yesmurzayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (12), pp.2205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm8122205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of unexplored aminophosphonic acid and evaluation as scale inhibitor for industrial water applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Muhr</w:t>
+                <w:t xml:space="preserve">Fighting hypoxia to improve PDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben-Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2017.12.007⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph12040163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482382v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-rays in photodynamic therapy: an overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Enhanced solar and visible light photocatalytic activity of In2S3-decorated ZnO nanowires for water purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Assaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gannouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PP00112J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 368, pp.307 - 316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058221v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two procedures for the design of dye-sensitized nanoparticles targeting photocatalytic water purification under solar and visible light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Titania and silica nanoparticles coupled to Chlorin e6 for anti-cancer photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2017.12.043⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2018.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925414v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titania and silica nanoparticles coupled to Chlorin e6 for anti-cancer photodynamic therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">New photodynamic molecular beacons (PMB) as potential cancer-targeted agents in PDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Stallivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Moussaron</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2018.03.005⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.688-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925410v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New photodynamic molecular beacons (PMB) as potential cancer-targeted agents in PDT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Comparison of two procedures for the design of dye-sensitized nanoparticles targeting photocatalytic water purification under solar and visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Devy</w:t>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Etique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Chaintreuil</w:t>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.12.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 356, pp.177 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2017.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058214v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folic acid conjugates with photosensitizers for cancer targeting in photodynamic therapy: Synthesis and photophysical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+                <w:t xml:space="preserve">Synthesis of unexplored aminophosphonic acid and evaluation as scale inhibitor for industrial water applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerzhan Issabayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulim Jetpisbayeva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+                <w:t xml:space="preserve">Galina Boiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lyubchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerengaip Shaikhutdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056824v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photosensitizer Lanthanide Nanoparticle Formulation that Induces Singlet Oxygen with Direct Light Excitation, But Not By Photon or X-ray Energy Transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
+                <w:t xml:space="preserve">Using X-rays in photodynamic therapy: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.12799⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (11), pp.1612-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8PP00112J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632552v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of mono-, di- and triporphyrin building blocks by click chemistry for photodynamic therapy application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extraction, Identification and Photo-Physical Characterization of Persimmon (Diospyros kaki L.) Carotenoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Zaghdoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orleans Ngomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (5), pp.532-541. </w:t>
+              <w:t xml:space="preserve">Dairy Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.12.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods6010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663126v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photobactericidal and targeting properties of a cationic porphyrin following attachment of Polymyxin B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Synthesis of mono-, di- and triporphyrin building blocks by click chemistry for photodynamic therapy application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ouk</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Habibah A. Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (9), pp.2493 - 2506. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (5), pp.532-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710928v1</w:t>
+                <w:t xml:space="preserve">hal-01663126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-lipid-PEG hybrid nanoparticles as photosensitizer carrier for photodynamic therapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Photosensitizer Lanthanide Nanoparticle Formulation that Induces Singlet Oxygen with Direct Light Excitation, But Not By Photon or X-ray Energy Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jisnuson Svasti</w:t>
+                <w:t xml:space="preserve">Rima Chouikrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Bergkvist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+                <w:t xml:space="preserve">Francis Baros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2017.05.028⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (6), pp.1439-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545464v1</w:t>
+                <w:t xml:space="preserve">hal-03632552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction, Identification and Photo-Physical Characterization of Persimmon (Diospyros kaki L.) Carotenoids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enhanced photobactericidal and targeting properties of a cationic porphyrin following attachment of Polymyxin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods6010004⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (9), pp.2493 - 2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498313v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20-nm-sized mesoporous silica nanoparticles with porphyrin photosensitizers for in vitro photodynamic therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
+                <w:t xml:space="preserve">Folic acid conjugates with photosensitizers for cancer targeting in photodynamic therapy: Synthesis and photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Stallivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Galàn Rubio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanja Stojanovic</w:t>
+                <w:t xml:space="preserve">Gulim Jetpisbayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-016-3991-6⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569372v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of folic acid under several parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Azaïs</w:t>
+                <w:t xml:space="preserve">Polymer-lipid-PEG hybrid nanoparticles as photosensitizer carrier for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasivimon Pramual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jisnuson Svasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Bergkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.08.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2017.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01497719v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfamethoxazole removal from polluted water by immobilized photocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">20-nm-sized mesoporous silica nanoparticles with porphyrin photosensitizers for in vitro photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Galàn Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Warther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alatrache</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanja Stojanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02772248.2014.942308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (3), pp.447-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-016-3991-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267380v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet Oxygen-Mediated Oxidation during UVA Radiation Alters the Dynamic of Genomic DNA Replication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+                <w:t xml:space="preserve">Stability of folic acid under several parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140645⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.419-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264850v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of singlet oxygen generation and amphiphilic properties of trihydroxylated monohalogenated porphyrins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sulfamethoxazole removal from polluted water by immobilized photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alatrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cortyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Dumoulin</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orfan Zahraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1088424615500893⟩</w:t>
+              <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (1), pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02772248.2014.942308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278689v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 5-(difluorenyl)-1,10-phenanthroline- based Ru( II) complex as a coating agent for potential multifunctional gold nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singlet Oxygen-Mediated Oxidation during UVA Radiation Alters the Dynamic of Genomic DNA Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moreau</w:t>
+                <w:t xml:space="preserve">Christelle Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Matczyszyn</w:t>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP01534G⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0140645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275448v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilic phthalocyanines for their potential interest in photodynamic therapy: synthesis and photo-physical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modulation of singlet oxygen generation and amphiphilic properties of trihydroxylated monohalogenated porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derya Topkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (10), pp.1081-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424615500893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01278786v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance energy transfer photosensitizers arising in hybrid nanoparticles leading to fluorescence emission and singlet oxygen luminescence quenching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 5-(difluorenyl)-1,10-phenanthroline- based Ru( II) complex as a coating agent for potential multifunctional gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Four</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olesiak-Banska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Seve</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">K. Matczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2pp05324a⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (28), pp.14826-14833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP01534G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776332v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic Molecular Beacons triggered by MMP-2 and MMP-9: Influence of the distance between photosensitizer and quencher onto photophysical properties and enzymatic activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipophilic phthalocyanines for their potential interest in photodynamic therapy: synthesis and photo-physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Verhille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/092986712803833128⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (47), pp.10116-10122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732553v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photodynamic Molecular Beacons triggered by MMP-2 and MMP-9: Influence of the distance between photosensitizer and quencher onto photophysical properties and enzymatic activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verhille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamanou Benachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (32), pp.5580-5594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/092986712803833128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-distance energy transfer photosensitizers arising in hybrid nanoparticles leading to fluorescence emission and singlet oxygen luminescence quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Seve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (5), pp.803-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2pp05324a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enhanced Photostability from CdSe(S)/ZnO Core/Shell Quantum Dots and Their Use in Biolabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Aldeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rocques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.794-801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201000790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11286,3733 +11554,3733 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexing peptides: screening, separation and separation prediction in immobilized metal ion affinity chromatography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental study of hydroperoxide content in surrogate jet-fuels using HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Mathé</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Development Symposium Europe, du 26 au 28 juin 2024, Nancy, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Stability, Handling and Use of Liquid Fuels (IASH), Sep 2024, Louisville (Kentucky), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762975v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Gelatin Extraction from Red Tilapia Scales and Evaluation of Physicochemical and Viscoelastic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nekkaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buila T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathé C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Development Symposium Europe, du 26 au 28 juin 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of metal-complexing peptides, separation and prediction of their separation in IMAC, up to their final application in emulsion systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Complexing peptides: screening, separation and separation prediction in immobilized metal ion affinity chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Paris</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Hureau and Emilie Mathieu, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Process Development Symposium Europe, du 26 au 28 juin 2024, Nancy, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762969v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative microfluidic reactor for testing the oxidation stability of fuels: application to a saf surrogate and comparison with the petrooxy test</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Screening of metal-complexing peptides, separation and prediction of their separation in IMAC, up to their final application in emulsion systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Stability, Handling, and Use of Liquid Fuels, Inc. (IASH), Sep 2024, Louisville (Kentucky), United States</w:t>
+              <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Hureau and Emilie Mathieu, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790643v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de polyphénols à partir de feuilles matures de Xanthosoma mafaffa à l’aide de solvants eutectiques profonds pour valoriser leurs propriétés antioxydantes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Melila</w:t>
+                <w:t xml:space="preserve">An innovative microfluidic reactor for testing the oxidation stability of fuels: application to a saf surrogate and comparison with the petrooxy test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Génie des Procédés, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Stability, Handling, and Use of Liquid Fuels, Inc. (IASH), Sep 2024, Louisville (Kentucky), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762855v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Metal-Chelating Peptides in Protein Hydrolysates from Agro-industrial by-products using SwitchSENSE® Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathé C.</w:t>
+                <w:t xml:space="preserve">Extraction de polyphénols à partir de feuilles matures de Xanthosoma mafaffa à l’aide de solvants eutectiques profonds pour valoriser leurs propriétés antioxydantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P. Kanabiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Novidzro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Camano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Hureau and Emilie mathieu, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Société Française de Génie des Procédés, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762972v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of hydroperoxide content in surrogate jet-fuels using HPLC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Screening of Metal-Chelating Peptides in Protein Hydrolysates from Agro-industrial by-products using SwitchSENSE® Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathé C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Stability, Handling and Use of Liquid Fuels (IASH), Sep 2024, Louisville (Kentucky), France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Hureau and Emilie mathieu, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790764v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Complexing Peptides: How Can We Screen and Separate these Biofunctional Peptide from Protein Hydrolysates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemistry Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein extraction from agro-industrial byproducts as alternative for animal-derived proteins in bioactive peptides production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-complexing peptides: how can we screen and separate these biofunctional peptide from protein hydrolysates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FCT, Nov 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION OF HYDROPEROXIDES IN LIQUID FUELS: A SYSTEMATIC COMPARISON OF TITRATIONS AND ABSORPTION METHODS AND THEIR COUPLING TO HPLC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metal-chelating peptides obtained from enzymatic hydrolysis of protein extracted from fish Tilapia scales (Oreochromis spp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASH, Sep 2022, DRESDE, Germany. pp.153-167</w:t>
+              <w:t xml:space="preserve">First International Conference on Metal-Binding Peptides: Methodologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laetitia Canabady-Rochelle and Peter Faller, Jul 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561117v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-chelating peptides obtained from enzymatic hydrolysis of protein extracted from fish Tilapia scales (Oreochromis spp.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Skin oxygen saturation measurement using a non-contact optical device: optical phantoms development and metrological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Risler</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Botrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Metal-Binding Peptides: Methodologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258995v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin oxygen saturation measurement using a non-contact optical device: optical phantoms development and metrological characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DETERMINATION OF HYDROPEROXIDES IN LIQUID FUELS: A SYSTEMATIC COMPARISON OF TITRATIONS AND ABSORPTION METHODS AND THEIR COUPLING TO HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki El Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe, 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASH, Sep 2022, DRESDE, Germany. pp.153-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760626v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of experiments applied to the extraction of carotenoids from fruits using accelerated solvent extraction (ASE) or supercritical fluid extraction (SFE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Zaghdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Framboisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Khaltoum-Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Biochromatography and Nanoseparations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: a first combined theoretical and electron-ion coincidence mass spectrometry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Folate-targeted photosensitizer for the treatment of peritoneal metastasis of epithelial ovarian cancer by photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Photobiology (ESP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478389v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR screening of metal-chelating peptides for their antioxidant properties in laboratory-produced hydrolysates: effect of proteolysis conditions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using x-ray in photodynamic therapy (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Photodynamic Association World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cambridge, France. pp.167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2525588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938887v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate-targeted photosensitizer for the treatment of peritoneal metastasis of epithelial ovarian cancer by photodynamic therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Gouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Photobiology (ESP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243806v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using x-ray in photodynamic therapy (Conference Presentation)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SPR screening of metal-chelating peptides for their antioxidant properties in laboratory-produced hydrolysates: effect of proteolysis conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Lux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Photodynamic Association World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFGP2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923250v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray induced PDT and scintillating particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Schohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Light and Life: Joint 17th International Congress on Photobiology &amp; 18th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles for X-ray-Induced PDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Retif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines, ICCP-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular targeting for the treatment of glioblastoma by PDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Photodynamic Association World Congress, IPA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of MR Imaging and proton MR Spectroscopy imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New trends in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoux Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Joint Congress of the French and Italian Photochemists and Photobiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Photobiologie (SFPb) Società Italiana di Fotobiologia (SIFB), Sep 2016, BARI, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407476v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitizer loaded polymer-lipid-peg nanoparticles. Preparation, characterization, photophysical properties and in vitro evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasivimon Pramual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jisnuson Svasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Bergkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France. pp.Oral OC-052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstitial photodynamic therapy for glioblastoma: interest of MRI monitoring to predict iPDT effects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Use of MR Imaging and proton MR Spectroscopy imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque Nano-hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILM, Lyon 1, May 2016, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312929v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in photodynamic therapy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interstitial photodynamic therapy for glioblastoma: interest of MRI monitoring to predict iPDT effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Congress of the French and Italian Photochemists and Photobiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Photobiologie (SFPb) Società Italiana di Fotobiologia (SIFB), Sep 2016, BARI, Italy</w:t>
+              <w:t xml:space="preserve">13e Colloque Nano-hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILM, Lyon 1, May 2016, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382653v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a multifunctional nanoparticles for applications in photodynamic therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Vers une amélioration de la sélectivité en PDT : les « Photodynamic Molecular Beacons »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Stallivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamanou Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Congress of the European Society for Photobiology (2013-09-02 au 2013-09-06: Liège, Belgique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Journées de Printemps du GFP2P (2013-05-30 au 2013-05-31: Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381031v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une amélioration de la sélectivité en PDT : les « Photodynamic Molecular Beacons »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Optimization of a multifunctional nanoparticles for applications in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Stallivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamanou Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps du GFP2P (2013-05-30 au 2013-05-31: Grenoble, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th Congress of the European Society for Photobiology (2013-09-02 au 2013-09-06: Liège, Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406942v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodynamic Molecular Beacons triggering MMP2 and MMP9 : Influence of the distance between photosensitizer and quencher onto photophysical properties and enzymatic activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamanou Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice (2012-10-16 au 2012-10-20: Brixen, Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Brixen, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de la probabilité de défaillance d'un système de verrouillage par couplage mécano fiabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mealier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15022,913 +15290,925 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal complexation abilities of protein hydrolysates from the Californian red worm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Metal-Chelating Peptides Hydrolysates from Sunflower Meal Protein Isolate: Enzymatic Preparation and Characterization of their Bioactivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Irankunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Paris</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Development Symposium Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762981v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Chelating Peptides Hydrolysates from Sunflower Meal Protein Isolate: Enzymatic Preparation and Characterization of their Bioactivities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Metal complexation abilities of protein hydrolysates from the Californian red worm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Gaviria Gaviria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Stefan</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Metal-Binding Peptides: Methodologies and Applications, 10th-12th July 2024, Toulouse France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Process Development Symposium Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762973v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Metal-Chelating Peptide Hydrolysates from Gelatin Protein Extracted from Red Tilapia (Oreochromis spp.) Scales and Evaluation of their bioactivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Bioactive Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-chelating peptides in hydrolysates: production, characterization and screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LUE International Conference “ Biomolecules: Research &amp; Development, Markets and Acceptability”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Palma de Majorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-chelating peptides in hydrolysates: a way to valorize protein-containing co-products in a bioeconomy strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’école doctorale SIMPPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 extraction of carotenoids from persimmon fruit:design of experiment and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Zaghdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Framboisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lisbon, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDTeam’s project: Targeting to improve PDT selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Althuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Photodynamic Therapy and Photodiagnosis update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France. , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15938,332 +16218,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic nanoparticles for photodynamic therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Production of singlet Oxygen by nanoparticle-bound photosensitizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Stallivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Salvatore Sortino. </w:t>
+              <w:t xml:space="preserve">Santi Nonell and Cristina Flors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light-responsive nanostructured systems for applications in nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22942-3_4⟩</w:t>
+              <w:t xml:space="preserve">Singlet Oxygen : Applications in Biosciences and Nanosciences, Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royal Society fo Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-223, 2016, Comprehensive Series in Photochemical &amp; Photobiological Sciences, 978-1-78262-038-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781782622208-00209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264846v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of singlet Oxygen by nanoparticle-bound photosensitizers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Inorganic nanoparticles for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirah Mohd Gazzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Santi Nonell and Cristina Flors. </w:t>
+              <w:t xml:space="preserve">Salvatore Sortino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singlet Oxygen : Applications in Biosciences and Nanosciences, Volume 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/9781782622208-00209⟩</w:t>
+              <w:t xml:space="preserve">Light-responsive nanostructured systems for applications in nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 370, Springer, pp.113-134, 2016, Topics in Current Chemistry, 978-3-319-22942-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22942-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288737v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId495"/>
+      <w:footerReference w:type="default" r:id="rId504"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16410,51 +16690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392892v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasivimon Pramual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengsak Lirdprapamongkol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2025.113318" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Benrabah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05362562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hussein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kunstek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hergot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.70019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02737" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill M Kuznetsov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Purkait" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202500023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2025.106001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18050672" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nekkaa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Salluce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gourdon-Gr&#252;newaldt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03185" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Girardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00918" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c03326" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05444117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem Moradehun Bamiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Izhar Mohd Ismail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharifah Emilia Tuan Sharif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengku Ahmad Damitri Al-Astani Tengku Din" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibah Mohamad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814741" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velandia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135469" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c00191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530902v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Efimov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.103978" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boidin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Moinard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moral&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.05.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04430900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Arnoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00526-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va N&#233;groni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11stu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohd Gazzali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Delhem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.104133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17081033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ro&#269;nik Kozmelj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bartolomei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107056" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466433v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA00926B" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dhouib" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103424" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Alonso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gandioso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibaudeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300203" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Chilingaryan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habermeyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424623501158" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchao Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC03932C" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurikamal Demeubayeva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301742" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269310v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalla Pozza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdullrahman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayler Prieto Otoya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02606" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134788" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15091093" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tsoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.4336" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847142v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05229F" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206070v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iltis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise B&#233;chet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050396" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03533193v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnitzer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauviel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121317" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Sandikly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddine El Jamal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1630485" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419889v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pays" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050413" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136495v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14020138" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05933" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244508v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issabayev Yerzhan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmurzayeva Nurlykyz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041122" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900733v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001126" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980270v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c04172" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433562v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Youssef" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110604" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02941551v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kotras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081432" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381124v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Mihoub" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040163" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927108v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Braiek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Assaker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gannouni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.09.032" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433416v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlykyz Yesmurzayeva" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8122205" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482382v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerzhan Issabayev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Boiko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lyubchenko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerengaip Shaikhutdinov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2017.12.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058221v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00112J" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925414v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.12.043" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925410v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2018.03.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058214v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.034" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056824v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulim Jetpisbayeva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.10.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03632552v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12799" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663126v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.12.037" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710928v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ouk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00516" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545464v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisnuson Svasti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bergkvist" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.05.028" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498313v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Zaghdoudi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleans Ngomo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods6010004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569372v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gal&#224;n Rubio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Stojanovic" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3991-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497719v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lobry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Aza&#239;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.08.045" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R7V86HT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267380v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alatrache" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cortyl" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfan Zahraa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2014.942308" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264850v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Graindorge" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140645" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278689v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Topkaya" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dumoulin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424615500893" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275448v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Four" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matczyszyn" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01534G" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278786v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.035" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S79C7Q5H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776332v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Seve" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2pp05324a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732553v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verhille" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmad" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Achard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712803833128" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WZBL62HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798365v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldeek" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rocques-Carmes" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000790" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HTCHW6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762975v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762977v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buila T." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; C." TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762969v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790643v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762855v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kanabiya" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Novidzro" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Camano" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melila" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762972v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790764v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258090v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258139v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762982v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561117v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258995v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760626v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azzi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Mansour" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Botrus" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Cunff" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621655" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326867v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khaltoum-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938887v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243806v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923250v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525588" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415471v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bechet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994644v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407716v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382653v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoux Philippe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381031v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406942v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383913v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360164v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mealier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762981v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Gaviria Gaviria" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762973v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258181v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938859v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939921v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323750v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264846v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22942-3_4" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288737v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622208-00209" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599130v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimei Xiao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Southwell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruonan Gao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6c04446" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P M Ant&#243;nio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.8677989" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasivimon Pramual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengsak Lirdprapamongkol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2025.113318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Benrabah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05151504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c00191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05444117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem Moradehun Bamiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Izhar Mohd Ismail" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharifah Emilia Tuan Sharif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengku Ahmad Damitri Al-Astani Tengku Din" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibah Mohamad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814741" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velandia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02737" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill M Kuznetsov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Purkait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202500023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2025.106001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18050672" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nekkaa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05362562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hussein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kunstek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hergot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.70019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Girardet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00918" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Salluce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gourdon-Gr&#252;newaldt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03185" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c03326" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA00926B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530902v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Efimov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagallier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.103978" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boidin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Moinard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merlier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moral&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.05.033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04430900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Arnoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00526-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va N&#233;groni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sega" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11stu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohd Gazzali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Delhem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.104133" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ro&#269;nik Kozmelj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bartolomei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107056" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17081033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116307" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466433v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131218" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103424" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Alonso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gandioso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibaudeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300203" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039407v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dhouib" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020495" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Chilingaryan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habermeyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424623501158" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235882v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchao Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC03932C" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurikamal Demeubayeva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301742" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269310v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalla Pozza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdullrahman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayler Prieto Otoya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02606" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249612v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134788" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767594v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15091093" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tsoy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.4336" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847142v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05229F" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206070v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iltis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise B&#233;chet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050396" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03533193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schnitzer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauviel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121317" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433540v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Sandikly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddine El Jamal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1630485" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419889v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pays" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050413" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136495v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14020138" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269501v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05933" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244508v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issabayev Yerzhan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmurzayeva Nurlykyz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041122" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900733v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001126" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980270v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c04172" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433562v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Youssef" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110604" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02941551v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kotras" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081432" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlykyz Yesmurzayeva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8122205" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381124v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Mihoub" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040163" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927108v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Braiek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Assaker" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gannouni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.09.032" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925410v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2018.03.005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058214v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.034" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925414v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.12.043" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482382v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerzhan Issabayev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Boiko" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lyubchenko" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerengaip Shaikhutdinov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2017.12.007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058221v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00112J" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498313v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Zaghdoudi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleans Ngomo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods6010004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663126v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.12.037" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03632552v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12799" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710928v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ouk" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00516" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056824v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulim Jetpisbayeva" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.10.004" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545464v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisnuson Svasti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bergkvist" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.05.028" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569372v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gal&#224;n Rubio" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Stojanovic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3991-6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497719v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lobry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Aza&#239;s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.08.045" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R7V86HT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267380v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alatrache" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cortyl" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfan Zahraa" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2014.942308" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264850v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Graindorge" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140645" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278689v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Topkaya" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dumoulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424615500893" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275448v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Four" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matczyszyn" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01534G" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278786v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.035" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S79C7Q5H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732553v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verhille" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmad" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Achard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712803833128" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WZBL62HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776332v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Seve" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2pp05324a" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798365v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldeek" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rocques-Carmes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000790" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HTCHW6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790764v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762977v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buila T." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; C." TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762975v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762969v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790643v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762855v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kanabiya" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Novidzro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Camano" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melila" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762972v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258090v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258139v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762982v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258995v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760626v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azzi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Mansour" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Botrus" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Cunff" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621655" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561117v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326867v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khaltoum-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243806v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923250v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525588" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938887v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415471v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bechet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994644v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382653v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoux Philippe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407716v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406942v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381031v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383913v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360164v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mealier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762973v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04762981v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Gaviria Gaviria" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258181v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938859v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939921v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323750v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B85NWRT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288737v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622208-00209" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264846v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22942-3_4" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>