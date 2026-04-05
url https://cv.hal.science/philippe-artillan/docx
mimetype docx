--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -460,697 +460,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the THz Responsivity of AlGaN/GaN HEMTs by Means of Monte Carlo Simulations</w:t>
+                <w:t xml:space="preserve">Small-Signal Equivalent Circuit Model as a Tool for Optimizing Millimeter-Wave Detection With FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71 (8), pp.4556-4562. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2024.3413713⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 71 (9), pp.5225-5232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2024.3421891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712779v1</w:t>
+                <w:t xml:space="preserve">hal-04712780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Signal Equivalent Circuit Model as a Tool for Optimizing Millimeter-Wave Detection With FETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Closed-Form Expression for the Frequency-Dependent Microwave Responsivity of Transistors Based on the I -V Curve and S-Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2024.3421891⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.415-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3291391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712780v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Microwave Detection With GaN HEMTs in the Subthreshold Regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiport Square Law Detectors: Responsivity Matrix Model and Direct Determination of the Optimum Injection Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 72 (6), pp.3753-3758. </w:t>
+              <w:t xml:space="preserve">, 2024, 72 (10), pp.6044 - 6048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3333418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2024.3390834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712774v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiport Square Law Detectors: Responsivity Matrix Model and Direct Determination of the Optimum Injection Regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Frequency Microwave Detection With GaN HEMTs in the Subthreshold Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Sánchez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 72 (10), pp.6044 - 6048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2024.3390834⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 72 (6), pp.3753-3758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3333418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712776v1</w:t>
+                <w:t xml:space="preserve">hal-04712774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Closed-Form Expression for the Frequency-Dependent Microwave Responsivity of Transistors Based on the I -V Curve and S-Parameters</w:t>
+                <w:t xml:space="preserve">Analysis of the THz Responsivity of AlGaN/GaN HEMTs by Means of Monte Carlo Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (1), pp.415-420. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (8), pp.4556-4562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3291391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2024.3413713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510355v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and voltage responsivity up to 110 GHz in GaN asymmetric nano-diodes</w:t>
               </w:r>
@@ -1502,291 +1502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 GHz Antenna Radiation Pattern Obtained From Near-Field Mapping With Electrooptic Probe on a Single Plane</w:t>
+                <w:t xml:space="preserve">Effect of water content on microwave dielectric properties of building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Gaborit</w:t>
+                <w:t xml:space="preserve">Romain Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (7), pp.1177-1181. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.120107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2994263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791943v1</w:t>
+                <w:t xml:space="preserve">hal-03340638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water content on microwave dielectric properties of building materials</w:t>
+                <w:t xml:space="preserve">20 GHz Antenna Radiation Pattern Obtained From Near-Field Mapping With Electrooptic Probe on a Single Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Damez</w:t>
+                <w:t xml:space="preserve">Gwenael Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bermond</w:t>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 263, pp.120107. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (7), pp.1177-1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2994263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340638v1</w:t>
+                <w:t xml:space="preserve">hal-03791943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a High-Speed Ethernet Connector for Harsh Environments</w:t>
               </w:r>
@@ -2725,90 +2725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of mm-Wave Detection with AlGaN/GaN HEMTs by means of Measurements and Physical and Equivalent Circuit Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference (EuMC) in European Microwave Week (EuMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. IEEE, pp.347-350, 2024, </w:t>
@@ -2872,77 +2872,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aveiro, Portugal. IEEE, pp.1-3, 2023, </w:t>
@@ -2974,291 +2974,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Miniaturized Ethernet 10 Gbits/s 8 Conductors Interconnect for Harsh Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Boujmad</w:t>
+                <w:t xml:space="preserve">Turnkey Methodology for Characteristic Impedance Extraction of Embedded Transmission Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 23rd Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE; IEEE, pp.1-4, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781655⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE, pp.1-4, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279227v1</w:t>
+                <w:t xml:space="preserve">hal-04712811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnkey Methodology for Characteristic Impedance Extraction of Embedded Transmission Lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Houzet</w:t>
+                <w:t xml:space="preserve">Optimization of a Miniaturized Ethernet 10 Gbits/s 8 Conductors Interconnect for Harsh Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Prudhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 23rd Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE, pp.1-4, 2019, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE; IEEE, pp.1-4, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712811v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust RF characterization method of insulators used in high speed interconnects networks</w:t>
               </w:r>
@@ -4321,265 +4321,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modeling approach for circular spiral inductors</w:t>
+                <w:t xml:space="preserve">A PEEC approach for circular spiral inductive components modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Power Electronics and Applications (EPE 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417599⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, NEW ORLEANS, France. IEEE; IEEE, pp.301-304, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2007.378395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712886v1</w:t>
+                <w:t xml:space="preserve">hal-04712885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PEEC approach for circular spiral inductive components modeling</w:t>
+                <w:t xml:space="preserve">A new modeling approach for circular spiral inductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, NEW ORLEANS, France. IEEE; IEEE, pp.301-304, 2007, </w:t>
+              <w:t xml:space="preserve">European Conference on Power Electronics and Applications (EPE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; IEEE, pp.1-8, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2007.378395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712885v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4591,1674 +4591,1644 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of RF detection performance of GaAs and GaN Schottky barrier diodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+                <w:t xml:space="preserve">Mesures en hyperfréquences de l'évaporation de solutions de glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raúl Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Spanish Conference on Electron Devices (CDE'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499507v1</w:t>
+                <w:t xml:space="preserve">hal-05009242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures en hyperfréquences de l'évaporation de solutions de glucose</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+                <w:t xml:space="preserve">Monte Carlo and small-signal equivalent circuit analysis of GaN HEMTs as RF detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas I. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science (URSI’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009242v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo and small-signal equivalent circuit analysis of GaN HEMTs as RF detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">RF Detection Performance of GaN Devices: Measurements and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas I. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Orfao E Vale Tabernero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas I. Gonzales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Mateos</w:t>
+                <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science (URSI’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">48th Workshop on Compound Semiconductor Devices and Integrated Circuits (WOCSDICE’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cádiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499519v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Detection Performance of GaN Devices: Measurements and Modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing THz Detection with GaN HEMTs: Bridging Experiments, Theory, and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Workshop on Compound Semiconductor Devices and Integrated Circuits (WOCSDICE’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cádiz, Spain</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Terahertz-Related Devices and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499526v1</w:t>
+                <w:t xml:space="preserve">hal-05499515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing THz Detection with GaN HEMTs: Bridging Experiments, Theory, and Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Frequency Microwave Detection with GaN HEMTs: Measurements and Modelling HEMTs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Terahertz-Related Devices and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">15th Spanish Conference on Electron Devices (CDE'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499515v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Microwave Detection with GaN HEMTs: Measurements and Modelling HEMTs.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+                <w:t xml:space="preserve">Enhancement of mmW Detection Using Dual-Terminal Excitation in Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Sánchez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
+                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Spanish Conference on Electron Devices (CDE'25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Torino, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMMIC64198.2025.10975486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499502v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of mmW Detection Using Dual-Terminal Excitation in Transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of RF detection performance of GaAs and GaN Schottky barrier diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Orfao E Vale Tabernero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Spanish Conference on Electron Devices (CDE'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Malaga, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055046v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.-B. Vigneron</w:t>
+                <w:t xml:space="preserve">High-frequency microwave detection with GaN HEMTs in the subthreshold regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Sánchez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opto-X-Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Kiwa, University of Okayama, Nov 2024, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Caceres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750146v1</w:t>
+                <w:t xml:space="preserve">hal-04712851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency microwave detection with GaN HEMTs in the subthreshold regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+                <w:t xml:space="preserve">Caractérisation diélectrique de faibles volumes de matériau dans la gamme 50-450 GHz par transmissiométrie optoélectronique temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Caceres, Spain</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712851v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation diélectrique de faibles volumes de matériau dans la gamme 50-450 GHz par transmissiométrie optoélectronique temporelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+                <w:t xml:space="preserve">Equivalent Circuit Model of RF Power Detection with AlGaN/GaN HEMTs up to 67 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cuenca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712823v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Circuit Model of RF Power Detection with AlGaN/GaN HEMTs up to 67 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et modélisation de HEMTs AlGaN/GaN utilisés comme détecteurs mmW et sub-THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cuenca, Spain</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712816v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de HEMTs AlGaN/GaN utilisés comme détecteurs mmW et sub-THz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomás González</w:t>
+                <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-B. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">Opto-X-Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Kiwa, University of Okayama, Nov 2024, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712831v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEP in AlGaN/GaN based nanodiodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure sans contact de la densité et de la teneur en eau liquide (TEL) du manteau neigeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Noise and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">JCMM 2023 - 17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712805v1</w:t>
+                <w:t xml:space="preserve">hal-04712874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6266,435 +6236,465 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure sans contact de la densité et de la teneur en eau liquide (TEL) du manteau neigeux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Bermond</w:t>
+                <w:t xml:space="preserve">Procédé de mesure en transmissométrie temporelle térahertz à laser impulsionnel femtoseconde de la permittivité diélectrique de matériaux en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quyang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2023 - 17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712874v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de mesure en transmissométrie temporelle térahertz à laser impulsionnel femtoseconde de la permittivité diélectrique de matériaux en couche mince</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+                <w:t xml:space="preserve">Analysis of the gate-size dependence of microwave detection with GaN-based HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">14th Spanish Conference on Electron Devices (CDE'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189498v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the gate-size dependence of microwave detection with GaN-based HEMTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">NEP in AlGaN/GaN based nanodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pérez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Sánchez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Spanish Conference on Electron Devices (CDE'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">26th International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712855v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banc de test d’antennes en champ proche sans chambre anéchoïque</w:t>
               </w:r>
@@ -6706,64 +6706,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6799,277 +6799,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterisation of Photoswitches for picosecond electric pulses generation at very low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de densité de puissance en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bernerd</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+                <w:t xml:space="preserve">Florent Behague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de GDR NanoTeraMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Metz (virtuel), France</w:t>
+              <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458259v1</w:t>
+                <w:t xml:space="preserve">hal-04712880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de densité de puissance en champ proche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">Design and characterisation of Photoswitches for picosecond electric pulses generation at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mounir Teniou</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM’22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées de GDR NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Metz (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712880v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in-situ jusqu'à 100 GHz d'isolants utilisés dans les nouvelles technologies 3D de type System in Package on Board (SiPoB)</w:t>
               </w:r>
@@ -7305,103 +7305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des pertes électromagnétiques engendrées par les éco-matériaux utilisés dans les parois des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM’20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7545,277 +7545,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et optimisation d’un nouveau contact Ethernet 10 Gbits/s pour environnement sévère</w:t>
+                <w:t xml:space="preserve">Caractérisation électrique en hautes fréquences à 4 GHz par une méthode en cavité résonante de matériaux polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bermond</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farsin Khalili</w:t>
+                <w:t xml:space="preserve">F. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque Français sur la spectroscopie Diélectrique appliquée aux Matériaux (SDM’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058092v1</w:t>
+                <w:t xml:space="preserve">hal-04712884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique en hautes fréquences à 4 GHz par une méthode en cavité résonante de matériaux polymères</w:t>
+                <w:t xml:space="preserve">Conception et optimisation d’un nouveau contact Ethernet 10 Gbits/s pour environnement sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Bermond</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Khalili</w:t>
+                <w:t xml:space="preserve">Farsin Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque Français sur la spectroscopie Diélectrique appliquée aux Matériaux (SDM’19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIe Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712884v1</w:t>
+                <w:t xml:space="preserve">hal-02058092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de caractérisation large bande de fréquence de matériaux isolants par contact direct « sonde de mesure / échantillon »</w:t>
               </w:r>
@@ -7952,51 +7952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9179,497 +9179,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz detection using InP-HEMT and slot-ring antenna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+                <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Bouayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th THz days Groupement de Recherche international (GDRi-THz’13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t>
+              <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712892v1</w:t>
+                <w:t xml:space="preserve">hal-01018432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation du couplage induit par les TSV dans les architectures 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brocard</w:t>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des effets de couplage par les substrats sur l'intégrité de signaux numériques rapides dans les empilements 3D de circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. El Bouayadi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">8e Journées Franco-Maghrébines des Microondes et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc. pp.Telecom 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018432v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des effets de couplage par les substrats sur l'intégrité de signaux numériques rapides dans les empilements 3D de circuits intégrés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz detection using InP-HEMT and slot-ring antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eid</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées Franco-Maghrébines des Microondes et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc. pp.Telecom 2013</w:t>
+              <w:t xml:space="preserve">7th THz days Groupement de Recherche international (GDRi-THz’13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021025v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping Biological Species in a Lab-on-Chip Microsystem: Micro Inductor Optimization Design and SU8 Process</w:t>
               </w:r>
@@ -10022,51 +10022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'inductances parallèles pour applications de puissance intégrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10195,51 +10195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Intégration des Systèmes de Puissance à 3 dimensions (ISP3D’05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lyon, France</w:t>
@@ -10627,51 +10627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CBA7F30"/>
+    <w:nsid w:val="18994188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10858,51 +10858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-artillan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8736-0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132083582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR25825142614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3413713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3421891" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3333418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3390834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3291391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochefeuille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3123785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3022105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2654513" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montseny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leyva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Estibals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2010.538898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321787" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781655" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417599" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abboud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aloisi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378395" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao E Vale Tabernero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pe&#241;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499519v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas I. Gonzales" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499526v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez-Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499502v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Martinez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC64198.2025.10975486" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712851v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04189498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsin Khalili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712884v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Sasaki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiko Otani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054543v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jugieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12267-5_5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Fulcrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712893v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-artillan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8736-0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132083582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR25825142614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3421891" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3291391" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3390834" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3333418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3413713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochefeuille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3123785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3022105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2654513" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montseny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leyva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Estibals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2010.538898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321787" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781655" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abboud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aloisi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417599" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas I. Gonzales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao E Vale Tabernero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez-Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499502v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Martinez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC64198.2025.10975486" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pe&#241;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04189498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712880v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsin Khalili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Sasaki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiko Otani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712892v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054543v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jugieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12267-5_5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Fulcrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712893v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>