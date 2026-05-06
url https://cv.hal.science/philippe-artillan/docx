--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -460,697 +460,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Signal Equivalent Circuit Model as a Tool for Optimizing Millimeter-Wave Detection With FETs</w:t>
+                <w:t xml:space="preserve">Analysis of the THz Responsivity of AlGaN/GaN HEMTs by Means of Monte Carlo Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71 (9), pp.5225-5232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2024.3421891⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 71 (8), pp.4556-4562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2024.3413713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712780v1</w:t>
+                <w:t xml:space="preserve">hal-04712779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Closed-Form Expression for the Frequency-Dependent Microwave Responsivity of Transistors Based on the I -V Curve and S-Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-Signal Equivalent Circuit Model as a Tool for Optimizing Millimeter-Wave Detection With FETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tomás González</w:t>
+                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3291391⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (9), pp.5225-5232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2024.3421891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510355v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiport Square Law Detectors: Responsivity Matrix Model and Direct Determination of the Optimum Injection Regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Frequency Microwave Detection With GaN HEMTs in the Subthreshold Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Sánchez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 72 (10), pp.6044 - 6048. </w:t>
+              <w:t xml:space="preserve">, 2024, 72 (6), pp.3753-3758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2024.3390834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3333418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712776v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Microwave Detection With GaN HEMTs in the Subthreshold Regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiport Square Law Detectors: Responsivity Matrix Model and Direct Determination of the Optimum Injection Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 72 (6), pp.3753-3758. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3333418⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 72 (10), pp.6044 - 6048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2024.3390834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712774v1</w:t>
+                <w:t xml:space="preserve">hal-04712776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the THz Responsivity of AlGaN/GaN HEMTs by Means of Monte Carlo Simulations</w:t>
+                <w:t xml:space="preserve">A Closed-Form Expression for the Frequency-Dependent Microwave Responsivity of Transistors Based on the I -V Curve and S-Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 71 (8), pp.4556-4562. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.415-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2024.3413713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3291391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712779v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and voltage responsivity up to 110 GHz in GaN asymmetric nano-diodes</w:t>
               </w:r>
@@ -1502,291 +1502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water content on microwave dielectric properties of building materials</w:t>
+                <w:t xml:space="preserve">20 GHz Antenna Radiation Pattern Obtained From Near-Field Mapping With Electrooptic Probe on a Single Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Damez</w:t>
+                <w:t xml:space="preserve">Gwenael Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bermond</w:t>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 263, pp.120107. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (7), pp.1177-1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2994263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340638v1</w:t>
+                <w:t xml:space="preserve">hal-03791943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 GHz Antenna Radiation Pattern Obtained From Near-Field Mapping With Electrooptic Probe on a Single Plane</w:t>
+                <w:t xml:space="preserve">Effect of water content on microwave dielectric properties of building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Gaborit</w:t>
+                <w:t xml:space="preserve">Romain Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (7), pp.1177-1181. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.120107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2994263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791943v1</w:t>
+                <w:t xml:space="preserve">hal-03340638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a High-Speed Ethernet Connector for Harsh Environments</w:t>
               </w:r>
@@ -2725,90 +2725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of mm-Wave Detection with AlGaN/GaN HEMTs by means of Measurements and Physical and Equivalent Circuit Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference (EuMC) in European Microwave Week (EuMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. IEEE, pp.347-350, 2024, </w:t>
@@ -2872,77 +2872,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aveiro, Portugal. IEEE, pp.1-3, 2023, </w:t>
@@ -2974,291 +2974,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnkey Methodology for Characteristic Impedance Extraction of Embedded Transmission Lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Houzet</w:t>
+                <w:t xml:space="preserve">Optimization of a Miniaturized Ethernet 10 Gbits/s 8 Conductors Interconnect for Harsh Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Prudhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 23rd Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE, pp.1-4, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781663⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE; IEEE, pp.1-4, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712811v1</w:t>
+                <w:t xml:space="preserve">hal-02279227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Miniaturized Ethernet 10 Gbits/s 8 Conductors Interconnect for Harsh Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Boujmad</w:t>
+                <w:t xml:space="preserve">Turnkey Methodology for Characteristic Impedance Extraction of Embedded Transmission Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 23rd Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE; IEEE, pp.1-4, 2019, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE, pp.1-4, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279227v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust RF characterization method of insulators used in high speed interconnects networks</w:t>
               </w:r>
@@ -3506,51 +3506,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Model of Different Architectures of through Silicon Capacitors for High Frequency Power Distribution Network (PDN) Decoupling Operations</w:t>
+                <w:t xml:space="preserve">High frequency modeling of Through Silicon Capacitors (TSC) architectures in silicon interposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
@@ -3585,106 +3585,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 66th Electronic Components and Technology Conference (ECTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Inconnue, France. IEEE, pp.74-81, 2016, </w:t>
+              <w:t xml:space="preserve">2016 IEEE 20th Workshop on Signal and Power Integrity (SPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, TORINO, Italy. IEEE; IEEE, pp.1-4, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECTC.2016.335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992682v1</w:t>
+                <w:t xml:space="preserve">hal-01992951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency modeling of Through Silicon Capacitors (TSC) architectures in silicon interposer</w:t>
+                <w:t xml:space="preserve">Electrical Model of Different Architectures of through Silicon Capacitors for High Frequency Power Distribution Network (PDN) Decoupling Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
@@ -3719,82 +3719,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 20th Workshop on Signal and Power Integrity (SPI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, TORINO, Italy. IEEE; IEEE, pp.1-4, 2016, </w:t>
+              <w:t xml:space="preserve">2016 IEEE 66th Electronic Components and Technology Conference (ECTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Inconnue, France. IEEE, pp.74-81, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECTC.2016.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992951v1</w:t>
+                <w:t xml:space="preserve">hal-01992682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through Silicon Capacitors (TSC) for noise reduction in Power Distribution Network</w:t>
               </w:r>
@@ -4321,265 +4321,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PEEC approach for circular spiral inductive components modeling</w:t>
+                <w:t xml:space="preserve">A new modeling approach for circular spiral inductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2007.378395⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Power Electronics and Applications (EPE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; IEEE, pp.1-8, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712885v1</w:t>
+                <w:t xml:space="preserve">hal-04712886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modeling approach for circular spiral inductors</w:t>
+                <w:t xml:space="preserve">A PEEC approach for circular spiral inductive components modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Power Electronics and Applications (EPE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; IEEE, pp.1-8, 2007, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, NEW ORLEANS, France. IEEE; IEEE, pp.301-304, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2007.378395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712886v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4591,2110 +4591,2110 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures en hyperfréquences de l'évaporation de solutions de glucose</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+                <w:t xml:space="preserve">Temperature dependence of RF detection performance of GaAs and GaN Schottky barrier diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Orfao E Vale Tabernero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">15th Spanish Conference on Electron Devices (CDE'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009242v1</w:t>
+                <w:t xml:space="preserve">hal-05499507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo and small-signal equivalent circuit analysis of GaN HEMTs as RF detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">RF Detection Performance of GaN Devices: Measurements and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas I. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Javier Mateos</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Orfao E Vale Tabernero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science (URSI’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">48th Workshop on Compound Semiconductor Devices and Integrated Circuits (WOCSDICE’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cádiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499519v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Detection Performance of GaN Devices: Measurements and Modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
+                <w:t xml:space="preserve">Mesures en hyperfréquences de l'évaporation de solutions de glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Workshop on Compound Semiconductor Devices and Integrated Circuits (WOCSDICE’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cádiz, Spain</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499526v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing THz Detection with GaN HEMTs: Bridging Experiments, Theory, and Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+                <w:t xml:space="preserve">Monte Carlo and small-signal equivalent circuit analysis of GaN HEMTs as RF detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas I. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Terahertz-Related Devices and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science (URSI’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499515v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Microwave Detection with GaN HEMTs: Measurements and Modelling HEMTs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing THz Detection with GaN HEMTs: Bridging Experiments, Theory, and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Spanish Conference on Electron Devices (CDE'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Malaga, Espagne, Spain</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Terahertz-Related Devices and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499502v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of mmW Detection Using Dual-Terminal Excitation in Transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Frequency Microwave Detection with GaN HEMTs: Measurements and Modelling HEMTs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Spanish Conference on Electron Devices (CDE'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Malaga, Espagne, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055046v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of RF detection performance of GaAs and GaN Schottky barrier diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of mmW Detection Using Dual-Terminal Excitation in Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Sánchez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raúl Peña</w:t>
+                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Spanish Conference on Electron Devices (CDE'25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Torino, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMMIC64198.2025.10975486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499507v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency microwave detection with GaN HEMTs in the subthreshold regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomás González</w:t>
+                <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-B. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Caceres, Spain</w:t>
+              <w:t xml:space="preserve">Opto-X-Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Kiwa, University of Okayama, Nov 2024, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712851v1</w:t>
+                <w:t xml:space="preserve">hal-04750146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation diélectrique de faibles volumes de matériau dans la gamme 50-450 GHz par transmissiométrie optoélectronique temporelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+                <w:t xml:space="preserve">High-frequency microwave detection with GaN HEMTs in the subthreshold regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Sánchez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Caceres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712823v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Circuit Model of RF Power Detection with AlGaN/GaN HEMTs up to 67 GHz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+                <w:t xml:space="preserve">Caractérisation diélectrique de faibles volumes de matériau dans la gamme 50-450 GHz par transmissiométrie optoélectronique temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cuenca, Spain</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712816v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de HEMTs AlGaN/GaN utilisés comme détecteurs mmW et sub-THz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalent Circuit Model of RF Power Detection with AlGaN/GaN HEMTs up to 67 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cuenca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712831v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.-B. Vigneron</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation de HEMTs AlGaN/GaN utilisés comme détecteurs mmW et sub-THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opto-X-Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Kiwa, University of Okayama, Nov 2024, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750146v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure sans contact de la densité et de la teneur en eau liquide (TEL) du manteau neigeux</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NEP in AlGaN/GaN based nanodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pérez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Sánchez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2023 - 17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">26th International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712874v1</w:t>
+                <w:t xml:space="preserve">hal-04712805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Procédé de mesure en transmissométrie temporelle térahertz à laser impulsionnel femtoseconde de la permittivité diélectrique de matériaux en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quyang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458307v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de mesure en transmissométrie temporelle térahertz à laser impulsionnel femtoseconde de la permittivité diélectrique de matériaux en couche mince</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189498v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the gate-size dependence of microwave detection with GaN-based HEMTs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Mateos</w:t>
+                <w:t xml:space="preserve">Mesure sans contact de la densité et de la teneur en eau liquide (TEL) du manteau neigeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Spanish Conference on Electron Devices (CDE'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">JCMM 2023 - 17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712855v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEP in AlGaN/GaN based nanodiodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analysis of the gate-size dependence of microwave detection with GaN-based HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Noise and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th Spanish Conference on Electron Devices (CDE'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712805v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banc de test d’antennes en champ proche sans chambre anéchoïque</w:t>
               </w:r>
@@ -6706,64 +6706,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6799,277 +6799,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de densité de puissance en champ proche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">Design and characterisation of Photoswitches for picosecond electric pulses generation at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mounir Teniou</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM’22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées de GDR NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Metz (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712880v1</w:t>
+                <w:t xml:space="preserve">hal-04458259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterisation of Photoswitches for picosecond electric pulses generation at very low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de densité de puissance en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Behague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bernerd</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de GDR NanoTeraMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Metz (virtuel), France</w:t>
+              <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458259v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in-situ jusqu'à 100 GHz d'isolants utilisés dans les nouvelles technologies 3D de type System in Package on Board (SiPoB)</w:t>
               </w:r>
@@ -7305,103 +7305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des pertes électromagnétiques engendrées par les éco-matériaux utilisés dans les parois des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM’20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7545,536 +7545,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique en hautes fréquences à 4 GHz par une méthode en cavité résonante de matériaux polymères</w:t>
+                <w:t xml:space="preserve">Conception et optimisation d’un nouveau contact Ethernet 10 Gbits/s pour environnement sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Bermond</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Khalili</w:t>
+                <w:t xml:space="preserve">Farsin Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque Français sur la spectroscopie Diélectrique appliquée aux Matériaux (SDM’19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIe Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712884v1</w:t>
+                <w:t xml:space="preserve">hal-02058092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et optimisation d’un nouveau contact Ethernet 10 Gbits/s pour environnement sévère</w:t>
+                <w:t xml:space="preserve">Caractérisation électrique en hautes fréquences à 4 GHz par une méthode en cavité résonante de matériaux polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bermond</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farsin Khalili</w:t>
+                <w:t xml:space="preserve">F. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque Français sur la spectroscopie Diélectrique appliquée aux Matériaux (SDM’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058092v1</w:t>
+                <w:t xml:space="preserve">hal-04712884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de caractérisation large bande de fréquence de matériaux isolants par contact direct « sonde de mesure / échantillon »</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Flechet</w:t>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia (U.S.A.), United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARFTG.2018.8423835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939115v2</w:t>
+                <w:t xml:space="preserve">hal-01988720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Depres</w:t>
+                <w:t xml:space="preserve">Méthode de caractérisation large bande de fréquence de matériaux isolants par contact direct « sonde de mesure / échantillon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Flechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988720v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et caractérisation de capacités 3D : application au découplage de réseaux d’alimentation</w:t>
               </w:r>
@@ -9179,497 +9179,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+                <w:t xml:space="preserve">THz detection using InP-HEMT and slot-ring antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lamy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">7th THz days Groupement de Recherche international (GDRi-THz’13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018432v1</w:t>
+                <w:t xml:space="preserve">hal-04712892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation du couplage induit par les TSV dans les architectures 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des effets de couplage par les substrats sur l'intégrité de signaux numériques rapides dans les empilements 3D de circuits intégrés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées Franco-Maghrébines des Microondes et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc. pp.Telecom 2013</w:t>
+              <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021025v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz detection using InP-HEMT and slot-ring antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des effets de couplage par les substrats sur l'intégrité de signaux numériques rapides dans les empilements 3D de circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th THz days Groupement de Recherche international (GDRi-THz’13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t>
+              <w:t xml:space="preserve">8e Journées Franco-Maghrébines des Microondes et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc. pp.Telecom 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712892v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping Biological Species in a Lab-on-Chip Microsystem: Micro Inductor Optimization Design and SU8 Process</w:t>
               </w:r>
@@ -10022,51 +10022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'inductances parallèles pour applications de puissance intégrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10195,51 +10195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Intégration des Systèmes de Puissance à 3 dimensions (ISP3D’05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lyon, France</w:t>
@@ -10627,51 +10627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18994188"/>
+    <w:nsid w:val="5BD34702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10858,51 +10858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-artillan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8736-0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132083582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR25825142614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3421891" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3291391" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3390834" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3333418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3413713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochefeuille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3123785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3022105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2654513" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montseny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leyva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Estibals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2010.538898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321787" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781655" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abboud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aloisi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417599" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas I. Gonzales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao E Vale Tabernero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez-Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499502v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Martinez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC64198.2025.10975486" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pe&#241;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04189498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712880v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsin Khalili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Sasaki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiko Otani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712892v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054543v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jugieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12267-5_5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Fulcrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712893v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-artillan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8736-0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132083582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR25825142614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3413713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3421891" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3333418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3390834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3291391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochefeuille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3123785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3022105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2654513" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montseny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leyva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Estibals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2010.538898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321787" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781655" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417599" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abboud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aloisi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378395" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao E Vale Tabernero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pe&#241;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas I. Gonzales" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez-Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499519v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499502v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Martinez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC64198.2025.10975486" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712851v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04189498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsin Khalili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712884v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Sasaki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiko Otani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054543v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jugieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12267-5_5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Fulcrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712893v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>