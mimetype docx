--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">132083582</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=30W8b2cAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,2507 +209,2507 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Glucose Concentration in Aqueous Solutions via Microwave S-Parameters Analysis During Evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Science and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.514-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21275/SR25825142614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method for Measuring the Complex Refractive Index of Low-Volume Materials Using Integrated Terahertz Time-Domain Transmissometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.69-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TTHZ.2024.3475041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the THz Responsivity of AlGaN/GaN HEMTs by Means of Monte Carlo Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71 (8), pp.4556-4562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2024.3413713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Signal Equivalent Circuit Model as a Tool for Optimizing Millimeter-Wave Detection With FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71 (9), pp.5225-5232. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2024.3421891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Frequency Microwave Detection With GaN HEMTs in the Subthreshold Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Sánchez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (6), pp.3753-3758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3333418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiport Square Law Detectors: Responsivity Matrix Model and Direct Determination of the Optimum Injection Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (10), pp.6044 - 6048. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2024.3390834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Closed-Form Expression for the Frequency-Dependent Microwave Responsivity of Transistors Based on the I -V Curve and S-Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (1), pp.415-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3291391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and voltage responsivity up to 110 GHz in GaN asymmetric nano-diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pérez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sánchez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0167277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ characterization up to 100 ​GHz of insulators used in new 3D “System in Package on board” (SiPoB) technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108, pp.104990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mejo.2021.104990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Microwave Frequency Range Experiment for the Measurement of Snow Density and Liquid Water Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14, pp.11197-11203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3123785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 GHz Antenna Radiation Pattern Obtained From Near-Field Mapping With Electrooptic Probe on a Single Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (7), pp.1177-1181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2994263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water content on microwave dielectric properties of building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 263, pp.120107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a High-Speed Ethernet Connector for Harsh Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (10), pp.1684-1692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCPMT.2020.3022105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Frequency Performance Analysis of Through Silicon Capacitors in Silicon Interposers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wide Band Frequency Characterization of Al-Doped and Undoped Rutile TiO 2 Thin Films for MIM Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2017.2655939⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (3), pp.375 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2017.2654513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819186v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Frequency Characterization of Al-Doped and Undoped Rutile TiO 2 Thin Films for MIM Capacitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Modeling and Frequency Performance Analysis of Through Silicon Capacitors in Silicon Interposers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vallée</w:t>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2017.2654513⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.477 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2017.2655939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825050v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Broadband Characterization Method of Dielectric Molding in 3-D IC and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossama El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (9), pp.1515-1522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2337511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Computing Method for Mutual Inductance. Journal of Energy and Power Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Montseny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.344-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic performance of maximum power point tracking circuits using sinusoidal extremum seeking control for photovoltaic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (4), pp.529-542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207217.2010.538898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated LC filter on silicon for DC-DC converter applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (8), pp.2319-2325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPEL.2010.2102776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2698,1882 +2719,1882 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of mm-Wave Detection with AlGaN/GaN HEMTs by means of Measurements and Physical and Equivalent Circuit Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference (EuMC) in European Microwave Week (EuMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. IEEE, pp.347-350, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsivity Measurements up to 110 GHz Using AlGaN/GaN HEMTs with Different Gate Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aveiro, Portugal. IEEE, pp.1-3, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMMIC57329.2023.10321787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Miniaturized Ethernet 10 Gbits/s 8 Conductors Interconnect for Harsh Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Boujmad</w:t>
+                <w:t xml:space="preserve">Turnkey Methodology for Characteristic Impedance Extraction of Embedded Transmission Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 23rd Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE; IEEE, pp.1-4, 2019, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE, pp.1-4, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02279227v1</w:t>
+                <w:t xml:space="preserve">hal-04712811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnkey Methodology for Characteristic Impedance Extraction of Embedded Transmission Lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of a Miniaturized Ethernet 10 Gbits/s 8 Conductors Interconnect for Harsh Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Prudhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 23rd Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE, pp.1-4, 2019, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE; IEEE, pp.1-4, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2019.8781663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04712811v1</w:t>
+                <w:t xml:space="preserve">hal-02279227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust RF characterization method of insulators used in high speed interconnects networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 22nd Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brest, France. IEEE; IEEE, pp.1-4, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2018.8401670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D interconnect optimization for single channel 100-GBps transmission in a photonic interposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 21st Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Baveno, France. IEEE, pp.1-4, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SaPIW.2017.7944026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency modeling of Through Silicon Capacitors (TSC) architectures in silicon interposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 20th Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, TORINO, Italy. IEEE; IEEE, pp.1-4, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Model of Different Architectures of through Silicon Capacitors for High Frequency Power Distribution Network (PDN) Decoupling Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 66th Electronic Components and Technology Conference (ECTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Inconnue, France. IEEE, pp.74-81, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECTC.2016.335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through Silicon Capacitors (TSC) for noise reduction in Power Distribution Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 65th Electronic Components and Technology Conference (ECTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.247-253, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECTC.2015.7159600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical model and characterization of Through Silicon Capacitors (TSC) in silicon interposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International 3D Systems Integration Conference (3DIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-8, 2014, 2014 International 3D Systems Integration Conference (3DIC), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DIC.2014.7152152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some strategic tracks to optimize routing of high speed signal transmission between memory and logic in 3D–IC stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Roullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">224th Electrochemical Society Meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MA2013-02 (29), pp.2052-2052, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2013-02/29/2052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal-to-noise ratio in Terahertz wireless communication using field-effect-transistors as detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 22ND INTERNATIONAL CONFERENCE ON NOISE AND FLUCTUATIONS (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-3, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new modeling approach for circular spiral inductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Power Electronics and Applications (EPE 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE; IEEE, pp.1-8, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PEEC approach for circular spiral inductive components modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, NEW ORLEANS, France. IEEE; IEEE, pp.301-304, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2007.378395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4583,5700 +4604,5700 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of RF detection performance of GaAs and GaN Schottky barrier diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Orfao E Vale Tabernero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Spanish Conference on Electron Devices (CDE'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Detection Performance of GaN Devices: Measurements and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas I. Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Orfao E Vale Tabernero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Workshop on Compound Semiconductor Devices and Integrated Circuits (WOCSDICE’25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Cádiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures en hyperfréquences de l'évaporation de solutions de glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo and small-signal equivalent circuit analysis of GaN HEMTs as RF detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas I. Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Symposium of the International Union of Radio Science (URSI’25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing THz Detection with GaN HEMTs: Bridging Experiments, Theory, and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Terahertz-Related Devices and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Frequency Microwave Detection with GaN HEMTs: Measurements and Modelling HEMTs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás González</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Spanish Conference on Electron Devices (CDE'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of mmW Detection Using Dual-Terminal Excitation in Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Sánchez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Torino, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INMMIC64198.2025.10975486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-B. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opto-X-Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Kiwa, University of Okayama, Nov 2024, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency microwave detection with GaN HEMTs in the subthreshold regime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Caractérisation diélectrique de faibles volumes de matériau dans la gamme 50-450 GHz par transmissiométrie optoélectronique temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Caceres, Spain</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712851v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation diélectrique de faibles volumes de matériau dans la gamme 50-450 GHz par transmissiométrie optoélectronique temporelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Equivalent Circuit Model of RF Power Detection with AlGaN/GaN HEMTs up to 67 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio García-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">National Symposium of the International Union of Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cuenca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712823v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Circuit Model of RF Power Detection with AlGaN/GaN HEMTs up to 67 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-frequency microwave detection with GaN HEMTs in the subthreshold regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Sánchez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Symposium of the International Union of Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Cuenca, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Caceres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712816v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation de HEMTs AlGaN/GaN utilisés comme détecteurs mmW et sub-THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEP in AlGaN/GaN based nanodiodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pérez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Sánchez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Noise and Fluctuations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de mesure en transmissométrie temporelle térahertz à laser impulsionnel femtoseconde de la permittivité diélectrique de matériaux en couche mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quyang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mesure sans contact de la densité et de la teneur en eau liquide (TEL) du manteau neigeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">JCMM 2023 - 17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458307v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure sans contact de la densité et de la teneur en eau liquide (TEL) du manteau neigeux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2023 - 17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712874v1</w:t>
+                <w:t xml:space="preserve">hal-04458307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the gate-size dependence of microwave detection with GaN-based HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Spanish Conference on Electron Devices (CDE'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banc de test d’antennes en champ proche sans chambre anéchoïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM’22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterisation of Photoswitches for picosecond electric pulses generation at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pederiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Metz (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de densité de puissance en champ proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Behague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM’22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in-situ jusqu'à 100 GHz d'isolants utilisés dans les nouvelles technologies 3D de type System in Package on Board (SiPoB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hyperfréquence de polymères thermoformés utilisés comme isolants dans de nouveaux connecteurs Ethernet 10 Gbits/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM’20),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des pertes électromagnétiques engendrées par les éco-matériaux utilisés dans les parois des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM’20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, caractérisation et optimisation d'un contact Ethernet 10 Gbits/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées Franco-Maghrébines des Microondes et Applications (JFMMA’19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saïdia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et optimisation d’un nouveau contact Ethernet 10 Gbits/s pour environnement sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsin Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électrique en hautes fréquences à 4 GHz par une méthode en cavité résonante de matériaux polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque Français sur la spectroscopie Diélectrique appliquée aux Matériaux (SDM’19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia (U.S.A.), United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARFTG.2018.8423835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de caractérisation large bande de fréquence de matériaux isolants par contact direct « sonde de mesure / échantillon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Flechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et caractérisation de capacités 3D : application au découplage de réseaux d’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Franco-Maghrébines des Microondes et Applications (JFMMA’17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rabbat, Maroc, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et caractérisation hyperfréquences de capacités 3D « Through Silicon Capacitors » pour le découplage des réseaux d’alimentation de circuits intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Nationales Microondes JNM'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle électrique et caractérisation à haute fréquence de condensateurs intégrés dans l’épaisseur d’un interposeur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle électrique et caractérisation à haute fréquence de condensateurs intégrés sur interposeur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées Nationales Microondes (JNM'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband optoelectronic characterization of THz power detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masatsugu Yamashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiaki Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiko Otani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th THz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et caractérisation de capacités 3D dans un interposeur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFMMA, 9èmes Journées Franco-Maghrébines des Microondes et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Meknes, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode robuste d’extraction de paramètres de ligne de transmission en vue d’application à la caractérisation de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux, JCMM2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Model of Through Silicon Capacitors in Silicon Interposer for Power Distribution Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro/Nano-Electronics Packaging &amp; Assembly, Design and Manufacturing Conference (MiNaPAD’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie et résultats de caractérisation large bande d'une couche diélectrique enfouie dans un empilement de circuits intégrés 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux, JCMM2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz detection using InP-HEMT and slot-ring antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th THz days Groupement de Recherche international (GDRi-THz’13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation du couplage induit par les TSV dans les architectures 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Brocard</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Farcy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Leduc</w:t>
+                <w:t xml:space="preserve">Y. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
+              <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021024v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation du couplage induit par les TSV dans les architectures 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. El Bouayadi</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018432v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des effets de couplage par les substrats sur l'intégrité de signaux numériques rapides dans les empilements 3D de circuits intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lacrevaz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées Franco-Maghrébines des Microondes et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc. pp.Telecom 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping Biological Species in a Lab-on-Chip Microsystem: Micro Inductor Optimization Design and SU8 Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jugieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bancaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFIP WG 10.5/IEEE International Conference on Very Large Scale Integration (VLSI-SoC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rhodes Island, India. pp.81-96, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12267-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A very fast computing and accurate formula for the mutual inductance of two circular wire loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Montseny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Drives and Power Electronics (EDPE 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of flexible polymer lab on chip integrating microelectromagnets for microbeads manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jugieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Microfluidics (Microfluidics 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'inductances parallèles pour applications de puissance intégrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence Electronique de Puissance du Futur (EPF'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat d'avancement de l'intégration de composants passifs sur silicium au LAAS-CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Intégration des Systèmes de Puissance à 3 dimensions (ISP3D’05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10286,100 +10307,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, modélisation et réalisation de composants inductifs intégrés pour alimentations de faible puissance et microsystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. INSA de Toulouse, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00356385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10389,177 +10410,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping Biological Species in a Lab-on-Chip Microsystem: Micro Inductor Optimization Design and SU8 Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jugieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bancaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VLSI-SoC: Design Methodologies for SoC and SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 313, Springer Berlin Heidelberg, pp.81-96, 2010, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12267-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10627,51 +10648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BD34702"/>
+    <w:nsid w:val="861689C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10858,51 +10879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-artillan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8736-0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132083582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR25825142614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3413713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3421891" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3333418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3390834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3291391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochefeuille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3123785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3022105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2654513" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montseny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leyva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Estibals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2010.538898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321787" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781655" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417599" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abboud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aloisi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378395" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao E Vale Tabernero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pe&#241;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas I. Gonzales" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez-Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499519v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499502v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Martinez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC64198.2025.10975486" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712851v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04189498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsin Khalili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712884v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Sasaki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiko Otani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054543v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jugieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12267-5_5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Fulcrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712893v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-artillan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8736-0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132083582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=30W8b2cAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311406v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR25825142614" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04722575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3475041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3413713" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3421891" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3333418" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3390834" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3291391" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochefeuille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791911v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3123785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Damez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120107" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3022105" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chaker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2654513" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montseny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leyva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Estibals" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2010.538898" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321787" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781655" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417599" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Abboud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aloisi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378395" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao E Vale Tabernero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pe&#241;a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas I. Gonzales" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez-Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499515v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499502v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055046v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Martinez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC64198.2025.10975486" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P&#233;rez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04189498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712874v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712880v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712881v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsin Khalili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Sasaki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiko Otani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jugieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12267-5_5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Fulcrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712893v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712894v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356385v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>