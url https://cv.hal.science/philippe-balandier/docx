--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -485,338 +485,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of a forest to buffer temperature: Does canopy tree species matter?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil and tree stem xylem water isotope data from two pan-European sampling campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Saudreau</w:t>
+                <w:t xml:space="preserve">Marco Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+                <w:t xml:space="preserve">Josie Geris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Mårell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilja van Meerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Rothfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110646⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.6129-6147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-6129-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207814v1</w:t>
+                <w:t xml:space="preserve">hal-05366010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and tree stem xylem water isotope data from two pan-European sampling campaigns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josie Geris</w:t>
+                <w:t xml:space="preserve">Capacity of a forest to buffer temperature: Does canopy tree species matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilja van Meerveld</w:t>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Penna</w:t>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youri Rothfuss</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (11), pp.6129-6147. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 371, pp.110646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-6129-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05366010v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En forêt les strates de végétation n’interagissent pas que pour la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1120,493 +1120,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance racinaire du chêne en sol soumis à un engorgement temporaire en eau</w:t>
+                <w:t xml:space="preserve">Tamm review: Forest understorey and overstorey interactions: So much more than just light interception by trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 526, pp.120584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684713v1</w:t>
+                <w:t xml:space="preserve">hal-03831944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
+                <w:t xml:space="preserve">Plant N economics and the extended phenotype: Integrating the functional traits of plants and associated soil biota into plant‐plant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gosselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anders Mårell</w:t>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Adamik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La voix de la forêt</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.2015-2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900952v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant N economics and the extended phenotype: Integrating the functional traits of plants and associated soil biota into plant‐plant interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
+                <w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La voix de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694422v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamm review: Forest understorey and overstorey interactions: So much more than just light interception by trees</w:t>
+                <w:t xml:space="preserve">Croissance racinaire du chêne en sol soumis à un engorgement temporaire en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120584⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03831944v1</w:t>
+                <w:t xml:space="preserve">hal-03684713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and ungulate browsing impair regeneration dynamics in spruce-fir-beech forests in the French Alps</w:t>
               </w:r>
@@ -1748,51 +1748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 141 (6), pp.979-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1919,286 +1919,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+                <w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anders Mårell</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 300, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965895v1</w:t>
+                <w:t xml:space="preserve">hal-03209305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03209305v1</w:t>
+                <w:t xml:space="preserve">hal-03965895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of root exudates in the interaction between oak seedlings and purple moor grass in temperate forest</w:t>
               </w:r>
@@ -2559,51 +2559,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Below-ground nitrogen transfer from oak seedlings facilitates Molinia growth: 15 N pulse-chase labelling</w:t>
+                <w:t xml:space="preserve">Echecs de régénération du chêne en présence de molinie : au-delà d'une simple compétition pour les ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
@@ -2634,106 +2634,101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67-68, pp.39-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775498v1</w:t>
+                <w:t xml:space="preserve">hal-03117740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echecs de régénération du chêne en présence de molinie : au-delà d'une simple compétition pour les ressources</w:t>
+                <w:t xml:space="preserve">Below-ground nitrogen transfer from oak seedlings facilitates Molinia growth: 15 N pulse-chase labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
@@ -2764,77 +2759,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 449 (1-2), pp.343-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04473-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03117740v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition and water stress indices as predictors of Pinus halepensis Mill. radial growth under drought</w:t>
               </w:r>
@@ -3071,103 +3071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels intérêts et limites du mélange d'essences face aux changements globaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 252, pp.60-64</w:t>
@@ -3222,51 +3222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,103 +3645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTMix scrute la mixité en forêt. Qu'apporte le mélange d'essence face aux changements globaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 88, pp.4-4</w:t>
@@ -4248,429 +4248,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carry-over benefit of high internal N pool on growth and function of oak seedlings ( Quercus petraea ) competing with Deschampsia cespitosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Plasticity in leaf litter traits partly mitigates the impact of thinning on forest floor carbon cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.03.039⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (12), pp.2777-2789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766449v1</w:t>
+                <w:t xml:space="preserve">hal-02419533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in leaf litter traits partly mitigates the impact of thinning on forest floor carbon cycling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+                <w:t xml:space="preserve">GIS Coop: networks of silvicultural trials for supporting forest management under changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13208⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0692-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419533v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS Coop: networks of silvicultural trials for supporting forest management under changing environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Cailly</w:t>
+                <w:t xml:space="preserve">Carry-over benefit of high internal N pool on growth and function of oak seedlings ( Quercus petraea ) competing with Deschampsia cespitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (2), pp.48. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 419-420, pp.130 - 138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0692-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830947v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche expérimentale sur le chêne en Auvergne</w:t>
               </w:r>
@@ -5136,64 +5136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and predicting solar radiation transmittance in mixed forests at a within-stand scale from tree species basal area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Seigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5266,51 +5266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understory vegetation dynamics and tree regeneration as affected by deer herbivory in temperate hardwood forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5383,103 +5383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term removal of oak canopy trees Quercus petraea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126 (3), pp.420-434. </w:t>
@@ -5517,103 +5517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87 (2), pp.321 - 340. </w:t>
@@ -5664,64 +5664,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does disturbance affect the intensity and importance of plant competition along resource gradients?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,64 +6192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration of four common understorey plant species according to drought intensity in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6322,64 +6322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Seigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6415,299 +6415,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie et écologie de la fougère aigle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Forest management adaptation to climate change: a Cornelian dilemma between drought resistance and soil macro-detritivore functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (4), pp.913-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601231v1</w:t>
+                <w:t xml:space="preserve">hal-01269265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest management adaptation to climate change: a Cornelian dilemma between drought resistance and soil macro-detritivore functional diversity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Biologie et écologie de la fougère aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 221, pp.20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269265v1</w:t>
+                <w:t xml:space="preserve">hal-02601231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fougère aigle et jeunes arbres : une cohabitation quasi impossible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6879,51 +6879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8401,51 +8401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8509,51 +8509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8886,51 +8886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9019,51 +9019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10105,455 +10105,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mélange d'essences est-il favorable à la diversité végétale en forêt ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Donès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (10), p. 1059 - p. 1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590839v1</w:t>
+                <w:t xml:space="preserve">hal-00454479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réactions similaires à l'accompagnement ligneux pour le frêne et le noyer hybride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mélange d'essences est-il favorable à la diversité végétale en forêt ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 178, pp.21-25</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (2), pp.159-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590197v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-dependent development of two competitive species (Rubus idaeus, Cytisus scoparius) colonizing gaps in temperate forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des réactions similaires à l'accompagnement ligneux pour le frêne et le noyer hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André A. Marquier</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 178, pp.21-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964734v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Adam</w:t>
+                <w:t xml:space="preserve">Light-dependent development of two competitive species (Rubus idaeus, Cytisus scoparius) colonizing gaps in temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie N. Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Donès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35 (10), p. 1059 - p. 1069. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.104-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP08051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454479v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared effects of competition by grasses (Graminoids) and broom (Cytisus scoparius) on growth and functional traits of beech saplings (Fagus sylvatica)</w:t>
               </w:r>
@@ -10932,250 +10932,250 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régénération naturelle du pin sylvestre en forêt mélangée chêne - pin de l'Orléanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 183, p. 24 - p. 27</w:t>
+              <w:t xml:space="preserve">, 2008, 183, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585334v1</w:t>
+                <w:t xml:space="preserve">hal-00964712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régénération naturelle du pin sylvestre en forêt mélangée chêne - pin de l'Orléanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 183, pp.24-27</w:t>
+              <w:t xml:space="preserve">, 2008, 183, p. 24 - p. 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964712v1</w:t>
+                <w:t xml:space="preserve">hal-00585334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nurse birch and Scots pine seedlings on early aerial development of European beech seedlings in an open-field plantation of Central France</w:t>
               </w:r>
@@ -11757,51 +11757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (3), pp.363-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12351,191 +12351,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richesse et faiblesse des forêts feuillues appalachiennes de l'Est américain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et correction de la forme de feuillus précieux plantés à faible densité en l'absence d'accompagnement ligneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Mcgill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 156, pp.47-49</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, LVI (4), pp.323-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582847v1</w:t>
+                <w:t xml:space="preserve">hal-02583724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et correction de la forme de feuillus précieux plantés à faible densité en l'absence d'accompagnement ligneux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richesse et faiblesse des forêts feuillues appalachiennes de l'Est américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcgill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, LVI (4), pp.323-336</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 156, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583724v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting solar radiation transmittance in the understory of even-aged coniferous stands in temperate forests</w:t>
               </w:r>
@@ -15516,1589 +15516,1572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse production of nectarines for early harvest in France : a cultivation system with shallow rest or no rest</w:t>
+                <w:t xml:space="preserve">Greenhouse production of nectarines for early harvest in France: a cultivation system with shallow rest or no rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy R. Rageau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">. Universite</w:t>
+                <w:t xml:space="preserve">R. Rageau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 46 (suppl.), pp.242s-245s</w:t>
+              <w:t xml:space="preserve">, 1989, 46 (Suppl), pp.242s-245s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02719832v1</w:t>
+                <w:t xml:space="preserve">hal-00882547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse production of nectarines for early harvest in France: a cultivation system with shallow rest or no rest</w:t>
+                <w:t xml:space="preserve">Greenhouse production of nectarines for early harvest in France : a cultivation system with shallow rest or no rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Rageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rageau</w:t>
+                <w:t xml:space="preserve">. Universite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 46 (Suppl), pp.242s-245s</w:t>
+              <w:t xml:space="preserve">, 1989, 46 (suppl.), pp.242s-245s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00882547v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (128)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (129)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTMix: A unique long-term experimental site in a mixed forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+                <w:t xml:space="preserve">Modelling interactions between stand structure, microclimate regulation, and resource dynamics (water, light, nitrogen) in forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of Working Groupe 3 "Effect of management on biodiversity based on experiments" of the COST Action CA18207 Biodiversity of Temperate forest taxa orienting management sustainability by unifying perspectives (BOTTOMS-UP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Budapest, Hungary. pp.14</w:t>
+              <w:t xml:space="preserve">International Society for Ecological Modelling Global Conference (ISEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Ecological Modelling, Oct 2025, Tokyo (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368646v1</w:t>
+                <w:t xml:space="preserve">hal-05594966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mélange d’essences peut-il aider les peuplements forestiers face aux sécheresses estivales ? Cas du chêne sessile et du pin sylvestre du dispositif OPTMix en forêt d’Orléans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">OPTMix: A unique long-term experimental site in a mixed forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boscardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chantreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion Innovante des Stress Abiotiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ardon, France</w:t>
+              <w:t xml:space="preserve">Workshop of Working Groupe 3 "Effect of management on biodiversity based on experiments" of the COST Action CA18207 Biodiversity of Temperate forest taxa orienting management sustainability by unifying perspectives (BOTTOMS-UP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Budapest, Hungary. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414610v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation de la croissance de Molini en présence de Chêne : implication des transferts d'azote</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Le mélange d’essences peut-il aider les peuplements forestiers face aux sécheresses estivales ? Cas du chêne sessile et du pin sylvestre du dispositif OPTMix en forêt d’Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JED de l'ED SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., May 2019, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">Gestion Innovante des Stress Abiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154556v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a high internal n-pool an advantage for oak seedlings to struggle against tussock grass competition?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vernay</w:t>
+                <w:t xml:space="preserve">Facilitation de la croissance de Molini en présence de Chêne : implication des transferts d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">JED de l'ED SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne (UCA). FRA., May 2019, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608285v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Mediterranean pine stands dynamics: a first functional approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Is a high internal n-pool an advantage for oak seedlings to struggle against tussock grass competition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dones</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPine 6th international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MedPine6. INT., Oct 2018, Rehovot, Israel. pp.58</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901477v1</w:t>
+                <w:t xml:space="preserve">hal-02608285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Mediterranean pine stands dynamics: a first functional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Helluy</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Donès</w:t>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPine6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rehovot, Israel. pp.1</w:t>
+              <w:t xml:space="preserve">MedPine 6th international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MedPine6. INT., Oct 2018, Rehovot, Israel. pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608284v1</w:t>
+                <w:t xml:space="preserve">hal-01901477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can mixed forests help to save water?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vallet</w:t>
+                <w:t xml:space="preserve">Modelling Mediterranean pine stands dynamics: a first functional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Donès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Climate Change and Water 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Tours, France. pp.2</w:t>
+              <w:t xml:space="preserve">MedPine6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rehovot, Israel. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608282v1</w:t>
+                <w:t xml:space="preserve">hal-02608284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belowground interaction between plants does include exchange of nutrients</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can mixed forests help to save water?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France. pp.2</w:t>
+              <w:t xml:space="preserve">International Conference Climate Change and Water 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tours, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608283v1</w:t>
+                <w:t xml:space="preserve">hal-02608282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vernay</w:t>
+                <w:t xml:space="preserve">Belowground interaction between plants does include exchange of nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Ecologie fonctionnelle et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12352.84489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01603184v1</w:t>
+                <w:t xml:space="preserve">hal-02608283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea along an abundance gradient: consequences for forest floor turnover and C storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
+                <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AnaEE France Functional ecology conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Ecologie fonctionnelle et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Castanet Tolosan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12352.84489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606844v1</w:t>
+                <w:t xml:space="preserve">hal-01603184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are mixing tree species and reducing stand density relevant solutions to face the climate changes?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Seigner</w:t>
+                <w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea along an abundance gradient: consequences for forest floor turnover and C storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Couteau</w:t>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation donnée à l'équipe Forest Ecology and Management, Université SLU (Sweden, Umea)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Umea, Sweden. pp.36</w:t>
+              <w:t xml:space="preserve">AnaEE France Functional ecology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606744v1</w:t>
+                <w:t xml:space="preserve">hal-02606844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining effects of mixing tree species and reducing stand density on radial growth during drought events</w:t>
+                <w:t xml:space="preserve">Are mixing tree species and reducing stand density relevant solutions to face the climate changes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
@@ -17112,948 +17095,978 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Seigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.16</w:t>
+              <w:t xml:space="preserve">Présentation donnée à l'équipe Forest Ecology and Management, Université SLU (Sweden, Umea)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Umea, Sweden. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606553v1</w:t>
+                <w:t xml:space="preserve">hal-02606744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
+                <w:t xml:space="preserve">Combining effects of mixing tree species and reducing stand density on radial growth during drought events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Seigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605260v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t>
+              <w:t xml:space="preserve">Sfécologie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604799v1</w:t>
+                <w:t xml:space="preserve">hal-02605260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Abgrall</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">C. Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vèmes Journées de travail TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608790v1</w:t>
+                <w:t xml:space="preserve">hal-02604799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining the coexistence of tree species of different shade tolerances with uneven-aged silviculture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IUFRO International Workshop on Uneven-aged Silviculture, The Science and the Art of Uneven-aged Silviculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Little Rock, United States. pp.2</w:t>
+              <w:t xml:space="preserve">Vèmes Journées de travail TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605215v1</w:t>
+                <w:t xml:space="preserve">hal-01608790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating rules of reserve mobilization and assimilate partitioning in young shaded beech through integrative modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jate Sathornkich</w:t>
+                <w:t xml:space="preserve">Maintaining the coexistence of tree species of different shade tolerances with uneven-aged silviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ligot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kneeshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Claessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling tree growth and physiological processes at organ, branch and whole-tree scale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSPM., Apr 2016, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">10th IUFRO International Workshop on Uneven-aged Silviculture, The Science and the Art of Uneven-aged Silviculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Little Rock, United States. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795276v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+                <w:t xml:space="preserve">Investigating rules of reserve mobilization and assimilate partitioning in young shaded beech through integrative modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jate Sathornkich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du pôle DREAM Eaux et Milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France. pp.26</w:t>
+              <w:t xml:space="preserve">Modelling tree growth and physiological processes at organ, branch and whole-tree scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSPM., Apr 2016, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605505v1</w:t>
+                <w:t xml:space="preserve">hal-02795276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating rules of reserve mobilization and assimilate partitioning in young shaded beech through integrative modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jate Sathornkich</w:t>
+                <w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boscardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dauffy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Modelling Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Göttingen, Germany. pp.15</w:t>
+              <w:t xml:space="preserve">Séminaire du pôle DREAM Eaux et Milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605213v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interactions entre semis ligneux, communauté végétale et cervidés sur la dynamique de recrutement des arbres en forêt tempérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18081,5218 +18094,5188 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoveg 12, Dynamiques des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of interactions between bramble thicket and oak seedlings by stress (light, water and simulated browsing)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Said</w:t>
+                <w:t xml:space="preserve">Investigating rules of reserve mobilization and assimilate partitioning in young shaded beech through integrative modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jate Sathornkich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">Tree Modelling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Göttingen, Germany. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605261v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact rapide de la molinie bleue sur la photosynthèse du chêne juvénile suite à une éclaircie.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Modulation of interactions between bramble thicket and oak seedlings by stress (light, water and simulated browsing)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale des Sciences de la Vie, Santé, Agronomie, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Jun 2016, Clermont-Fd, France. 1 p</w:t>
+              <w:t xml:space="preserve">Sfécologie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801615v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact rapide de la molinie bleue sur la photosynthèse du chêne juvénile suite à une éclaircie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale des Sciences de la Vie, Santé, Agronomie, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Jun 2016, Clermont-Fd, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602210v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONStruction et Potentiel Indicateur des Indices de structuRE forestière (projet CONSPIIRE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Paillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Gillespie</w:t>
+                <w:t xml:space="preserve">M. Akpa Vincelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INDECO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. pp.21</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602152v1</w:t>
+                <w:t xml:space="preserve">hal-02602210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of deer on oak regeneration: interactions among silviculture, ungulates and neighboring plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anders Mårell</w:t>
+                <w:t xml:space="preserve">CONStruction et Potentiel Indicateur des Indices de structuRE forestière (projet CONSPIIRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+                <w:t xml:space="preserve">A. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO International Conference "Effects of Ungulate Browsing on Forest Regeneration and Silviculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Birmensdorf, Switzerland. pp.11</w:t>
+              <w:t xml:space="preserve">Séminaire INDECO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602191v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dauffy Richard</w:t>
+                <w:t xml:space="preserve">Effects of deer on oak regeneration: interactions among silviculture, ungulates and neighboring plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rocquencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.17</w:t>
+              <w:t xml:space="preserve">IUFRO International Conference "Effects of Ungulate Browsing on Forest Regeneration and Silviculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Birmensdorf, Switzerland. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602521v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinus nigra Arn. ssp salzmannii seedling recruitment is affected by stand basal area, shrub facilitation and climate interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.A. Garcia Morote</w:t>
+                <w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.M. Rubio Caballero</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boscardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Mediterranean Pines (medpine5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Solsona, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600828v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity. A large-scale assessment on collembolan assemblages through stand density experimental manipulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Ningre</w:t>
+                <w:t xml:space="preserve">Pinus nigra Arn. ssp salzmannii seedling recruitment is affected by stand basal area, shrub facilitation and climate interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Lucas Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Candel Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Garcia Morote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Rubio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 2014 annual meeting BES (Bristish Ecological Society)-SFE (Société Française d'Ecologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France. pp.1</w:t>
+              <w:t xml:space="preserve">5th International Conference on Mediterranean Pines (medpine5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Solsona, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600705v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des interactions azote x eau du sol dans les rapports de compétition entre les jeunes plants de Chêne pédonculé et la Molinie suite à une éclaircie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity. A large-scale assessment on collembolan assemblages through stand density experimental manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées du GDR Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche (GDR). FRA., Nov 2014, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">Joint 2014 annual meeting BES (Bristish Ecological Society)-SFE (Société Française d'Ecologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268779v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evapotranspiration of understorey vegetation under drought and low stand density in temperate oak forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+                <w:t xml:space="preserve">Rôle des interactions azote x eau du sol dans les rapports de compétition entre les jeunes plants de Chêne pédonculé et la Molinie suite à une éclaircie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t>
+              <w:t xml:space="preserve">3èmes Journées du GDR Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche (GDR). FRA., Nov 2014, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600723v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des assemblages de collemboles à la manipulation expérimentale de la densité des arbres le long d'un gradient d'âge de peuplements de chêne sessile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evapotranspiration of understorey vegetation under drought and low stand density in temperate oak forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e journées d'étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Chambéry, France. pp.2</w:t>
+              <w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600704v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are thinnings favourable for understorey vegetation and biodiversity in oak forest of France?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
+                <w:t xml:space="preserve">Réponse des assemblages de collemboles à la manipulation expérimentale de la densité des arbres le long d'un gradient d'âge de peuplements de chêne sessile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t>
+              <w:t xml:space="preserve">12e journées d'étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chambéry, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600703v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RReshar: a functional - structural forest model to simulate tree regeneration according to resources</w:t>
+                <w:t xml:space="preserve">Are thinnings favourable for understorey vegetation and biodiversity in oak forest of France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Biennial ISEM Conference - Ecological Modelling for Ecosystem Sustainability in the context of Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t>
+              <w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964739v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RReshar: a functional - structural forest model to simulate tree regeneration according to resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan E. Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque d'Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t>
+              <w:t xml:space="preserve">19. Biennial ISEM Conference - Ecological Modelling for Ecosystem Sustainability in the context of Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598857v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boscardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAQ-Capsis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Prénovel, France. pp.33</w:t>
+              <w:t xml:space="preserve">9ème Colloque d'Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598855v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RReShar: a functional - structural forest model to simulate tree regeneration according to resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boscardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM 2013, Ecological Modelling for Ecosystem Usinabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.112</w:t>
+              <w:t xml:space="preserve">CAQ-Capsis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Prénovel, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599560v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la strate herbacée au bilan hydrique des peuplements forestiers dans le cadre des changements climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RReShar: a functional - structural forest model to simulate tree regeneration according to resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan E. Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Gobin R.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t>
+              <w:t xml:space="preserve">ISEM 2013, Ecological Modelling for Ecosystem Usinabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598856v1</w:t>
+                <w:t xml:space="preserve">hal-02599560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understorey plant contribution in water balance along a gradient of oak stand density</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Contribution de la strate herbacée au bilan hydrique des peuplements forestiers dans le cadre des changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Gobin R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clim tree 2013: International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque d'Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598858v1</w:t>
+                <w:t xml:space="preserve">hal-02598856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and dendrometric relationship of stone pine (Pinus pinea) planted in the coastal dunes of North Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boutheina B. Adili</w:t>
+                <w:t xml:space="preserve">Understorey plant contribution in water balance along a gradient of oak stand density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah S. Garchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International conference on Mediteranean pines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Clim tree 2013: International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964686v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The state of forest vegetation management in Europe in the 21st century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and dendrometric relationship of stone pine (Pinus pinea) planted in the coastal dunes of North Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina B. Adili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi M. H. El Aouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mc Carthy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N.S. Bentsen</w:t>
+                <w:t xml:space="preserve">Salah S. Garchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Forest Vegetation Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile. pp.1-4</w:t>
+              <w:t xml:space="preserve">4. International conference on Mediteranean pines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596508v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture, cover and light interception by a common understorey weed (Rubus fruticosus) in temperate forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The state of forest vegetation management in Europe in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mc Carthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Willoughby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Casella</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N.S. Bentsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Forest Vegetation Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile. pp.22-24</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596509v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stand structure and sylviculture practices on cone and seed production in planted forest of Pinus pinea in north of Tunisia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hédi El Aouni</w:t>
+                <w:t xml:space="preserve">Architecture, cover and light interception by a common understorey weed (Rubus fruticosus) in temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Trabelsi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Kiewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Mediterranean stone pine for Agroforestry - AgroPine2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">7th International Forest Vegetation Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile. pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189487v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture, cover and light interception by a common understorey week ([i]Rubus fruticosus[/i]) in temperate forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of stand structure and sylviculture practices on cone and seed production in planted forest of Pinus pinea in north of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Adili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi El Aouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Forest Vegetation Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile. pp.22-24</w:t>
+              <w:t xml:space="preserve">International Meeting on Mediterranean stone pine for Agroforestry - AgroPine2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001391v1</w:t>
+                <w:t xml:space="preserve">hal-01189487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PépiPIAF : une nouvelle génération de biocapteurs pour le diagnostic stationnel en forêt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture, cover and light interception by a common understorey week ([i]Rubus fruticosus[/i]) in temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea A. Kiewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanette Chevallier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Boris B. Adam</w:t>
+                <w:t xml:space="preserve">Lluis L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOTECHS'2011 - Capteurs et Systèmes de Mesures pour les Applications Environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). FRA., Oct 2011, Montoldre, France. pp.49-52</w:t>
+              <w:t xml:space="preserve">7. International Forest Vegetation Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile. pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189516v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimate induced by vegetation composition: consequences for tree seedling growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Conference, "Restoring Forests: Advances in techniques and theory"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Madrid, Spain. pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PépiPIAF : une nouvelle génération de biocapteurs pour le diagnostic stationnel en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotechs' 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Montoldre, France. pp.4</w:t>
+              <w:t xml:space="preserve">ECOTECHS'2011 - Capteurs et Systèmes de Mesures pour les Applications Environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). FRA., Oct 2011, Montoldre, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596322v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stand structure and sylviculture practices on cone and seed production in planted forest of Pinus pinea in north of Tunisia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.H. El Aouni</w:t>
+                <w:t xml:space="preserve">PépiPIAF : une nouvelle génération de biocapteurs pour le diagnostic stationnel en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette F. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heykel Trabelsi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroPine2011, International Meeting on Mediterranean stone pine for agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Valladolid, Spain. pp.8-8</w:t>
+              <w:t xml:space="preserve">Ecotechs' 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montoldre, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596989v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The state of forest vegetation management in Europe in the 21st century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of stand structure and sylviculture practices on cone and seed production in planted forest of Pinus pinea in north of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Adili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. El Aouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Mc Carthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Willoughby</w:t>
+                <w:t xml:space="preserve">Heykel Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niclas Scott Bentsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Forest Vegetation Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile. 4 p</w:t>
+              <w:t xml:space="preserve">AgroPine2011, International Meeting on Mediterranean stone pine for agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Valladolid, Spain. pp.8-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189530v1</w:t>
+                <w:t xml:space="preserve">hal-02596989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulneratility to water stress of oak stands in Allier in a changing climate. Consequences on stands management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanette F. Chevallier</w:t>
+                <w:t xml:space="preserve">The state of forest vegetation management in Europe in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Mc Carthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Willoughby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul J.-P. Nebout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Niclas Scott Bentsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du département EFPA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">7th International Forest Vegetation Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964840v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between under- and over-storeys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulneratility to water stress of oak stands in Allier in a changing climate. Consequences on stands management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette F. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginisty</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests for the future: sustaining society and the environment.XXIII IUFRO World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. 518 p</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du département EFPA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753713v1</w:t>
+                <w:t xml:space="preserve">hal-00964840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions multi-strates en forêt : conséquences pour la conception de sylvicultures adaptées aux changements climatiques</w:t>
+                <w:t xml:space="preserve">Interactions between under- and over-storeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France. pp.296</w:t>
+              <w:t xml:space="preserve">Forests for the future: sustaining society and the environment.XXIII IUFRO World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. 518 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964628v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RReShar (Regeneration and Resource Sharing): a model to simulate uneven-aged forest stand dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions multi-strates en forêt : conséquences pour la conception de sylvicultures adaptées aux changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Century forestry: Integrating ecologicaly baseduneven-aged silviculture with increased demands for forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT. University of Ljubljana., Sep 2010, Ljubjana, Slovenia. pp.64</w:t>
+              <w:t xml:space="preserve">Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France. pp.296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964771v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperate deciduous forests research network: adaptation of the beech family (Fagaceae) to a changing environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RReShar (Regeneration and Resource Sharing): a model to simulate uneven-aged forest stand dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie N. Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII IUFRO World Congress, Forests for the Future: Sustaining Society and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. pp.1</w:t>
+              <w:t xml:space="preserve">21. Century forestry: Integrating ecologicaly baseduneven-aged silviculture with increased demands for forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT. University of Ljubljana., Sep 2010, Ljubjana, Slovenia. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593468v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RReShar (Regeneration and Resource Sharing): A model to simulate uneven-aged forest stand dynamics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperate deciduous forests research network: adaptation of the beech family (Fagaceae) to a changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Stanturf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Terazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sagheb Talebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IUFRO international conference on 21st Century forestry: Integrating ecologically based, uneven-aged silviculture with increased demands for forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Ljubjana, Slovenia. pp.64-64</w:t>
+              <w:t xml:space="preserve">XXIII IUFRO World Congress, Forests for the Future: Sustaining Society and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594126v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct seeding of woody plants as an alternative to traditional plantations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Frochot</w:t>
+                <w:t xml:space="preserve">RReShar (Regeneration and Resource Sharing): A model to simulate uneven-aged forest stand dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian I. Willoughby</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Velje, Denmark. p. 40-42</w:t>
+              <w:t xml:space="preserve">7th IUFRO international conference on 21st Century forestry: Integrating ecologically based, uneven-aged silviculture with increased demands for forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Ljubjana, Slovenia. pp.64-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964810v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations of the cover crop technique and potential use in afforestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct seeding of woody plants as an alternative to traditional plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès A. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Sourisseau</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian I. Willoughby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 60 - p. 61</w:t>
+              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Velje, Denmark. p. 40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468644v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
+                <w:t xml:space="preserve">Foundations of the cover crop technique and potential use in afforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73-75</w:t>
+              <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 60 - p. 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964621v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RReShar, a model to simulate forest regeneration relative to light and water shared with under storey vegetation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+                <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon L. Wehrlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des forêts mélangées: apport de la biologie des populations et de l'écologie fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Champenoux, France. pp.15</w:t>
+              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964547v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural regeneration of Pinus pinea L. in Tunisia as influenced by canopy cover, litter biomass and understory vegetation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salah S. Garchi</w:t>
+                <w:t xml:space="preserve">RReShar, a model to simulate forest regeneration relative to light and water shared with under storey vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 66-68</w:t>
+              <w:t xml:space="preserve">Gestion des forêts mélangées: apport de la biologie des populations et de l'écologie fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Champenoux, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964835v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural regeneration of Pinus pinea L. in Tunisia as influenced by canopy cover, litter biomass and understorey vegetation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Garchi</w:t>
+                <w:t xml:space="preserve">Light-mediated influence of three understorey species (Calluna vulgaris, Pteridium aquilinum, Molinia caerulea) on growth and morphology of Pinus sylvestris seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 66 - p. 68</w:t>
+              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468649v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-mediated influence of three understorey species (Calluna vulgaris, Pteridium aquilinum, Molinia caerulea) on growth and morphology of Pinus sylvestris seedlings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
+                <w:t xml:space="preserve">Gestion de la végétation accompagnatrice pour la production de bois-énergie : nécessité et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M. Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon L. Wehrlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 70-72</w:t>
+              <w:t xml:space="preserve">Atelier REGEFOR La forêt face aux défis énergétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964570v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la végétation accompagnatrice pour la production de bois-énergie : nécessité et perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léon L. Wehrlen</w:t>
+                <w:t xml:space="preserve">Direct seeding of woody plants as an alternative to traditional plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Willoughby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier REGEFOR La forêt face aux défis énergétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 40 - p. 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964475v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct seeding of woody plants as an alternative to traditional plantations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Frochot</w:t>
+                <w:t xml:space="preserve">Natural regeneration of Pinus pinea L. in Tunisia as influenced by canopy cover, litter biomass and understory vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina B. Adili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi M. H. El Aouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah S. Garchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Willoughby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 40 - p. 42</w:t>
+              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 66-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468731v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light sharing among different forest strata for sustainable management of vegetation and regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural regeneration of Pinus pinea L. in Tunisia as influenced by canopy cover, litter biomass and understorey vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. El Aouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestry in achieving millennium goals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Novi Sad, France. p. 81 - p. 86</w:t>
+              <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 66 - p. 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468830v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed dormancy and consequences for direct tree seeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light sharing among different forest strata for sustainable management of vegetation and regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 43 - p. 45</w:t>
+              <w:t xml:space="preserve">Forestry in achieving millennium goals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Novi Sad, France. p. 81 - p. 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468732v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-mediated influence of three understorey species (Calluna vulgaris, Pteridium aquilinum, Molinia caerulea) on growth and morphology of Pinus sylvestris seedlings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+                <w:t xml:space="preserve">Seed dormancy and consequences for direct tree seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 70 - p. 72</w:t>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 43 - p. 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468648v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la végétation accompagnatrice pour la production de bois-énergie : nécessité et perspectives</w:t>
               </w:r>
@@ -23393,4089 +23376,4106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations of the cover crop technique and potential use in afforestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-mediated influence of three understorey species (Calluna vulgaris, Pteridium aquilinum, Molinia caerulea) on growth and morphology of Pinus sylvestris seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 60-61</w:t>
+              <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 70 - p. 72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964789v1</w:t>
+                <w:t xml:space="preserve">hal-00468648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed dormancy and consequences for direct tree seeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foundations of the cover crop technique and potential use in afforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Frochot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 43-45</w:t>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964743v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed dormancy and consequences for direct tree seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès A. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73 - p. 75</w:t>
+              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468643v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are tree species diversity and dominance good indicators of understory diversity ? A case study in French lowland oak forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Barbier</w:t>
+                <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Wehrlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.27</w:t>
+              <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73 - p. 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590770v1</w:t>
+                <w:t xml:space="preserve">hal-00468643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are tree species diversity and dominance good indicators of understory diversity ? A case study in French lowland oak forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'étude de l'Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964770v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on Functional Structural Plant Models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Groupe d'étude de l'Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964598v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des conditions de régénération naturelle du pin sylvestre en forêt mélangée chêne-pin de l'Orléanais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Dassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Reconstitution Après Tempête", Nancy, 4-5 mars 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590399v1</w:t>
+                <w:t xml:space="preserve">hal-00964598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
+                <w:t xml:space="preserve">Etude des conditions de régénération naturelle du pin sylvestre en forêt mélangée chêne-pin de l'Orléanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle (JEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France. pp.1</w:t>
+              <w:t xml:space="preserve">Atelier "Reconstitution Après Tempête", Nancy, 4-5 mars 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nancy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590474v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
+                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IUFRO International Beech Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nanae, Japan. pp.100-102</w:t>
+              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle (JEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590874v1</w:t>
+                <w:t xml:space="preserve">hal-02590474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are tree species diversity and dominance good indicators of understory diversity ? A case study in French lowland deciduous forests</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity in forest ecosystems and landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Kamloops, Canada. 1 pp</w:t>
+              <w:t xml:space="preserve">8th IUFRO International Beech Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nanae, Japan. pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189396v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are tree species diversity and dominance good indicators of understory diversity ? A case study in French lowland deciduous forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, La Grande Motte, France. pp.62</w:t>
+              <w:t xml:space="preserve">Biodiversity in forest ecosystems and landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Kamloops, Canada. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964848v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et morphologie des jeunes pins sylvestres en reponse a la lumiere sous couvert forestier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwanaël G. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lancelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
+                <w:t xml:space="preserve">David D. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre (GEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Grande Motte, France. pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757466v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissance et morphologie des jeunes pins sylvestres en reponse a la lumiere sous couvert forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lancelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hokkaido, Japan. pp.80-82</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre (GEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964549v1</w:t>
+                <w:t xml:space="preserve">hal-02757466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du changement climatique et de la diversité végétale souterraine sur la démographie racinaire et la respiration du sol d'une prairie permanente</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Vandame</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hokkaido, Japan. pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964511v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des conditions de régénération naturelle du pin sylvestre en forêt mélangée chêne-pin de l'Orléanais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts du changement climatique et de la diversité végétale souterraine sur la démographie racinaire et la respiration du sol d'une prairie permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi R. Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Revaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémi N. Gaudio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert R. Falcimagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Reconstitution après tempête"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France. 1 pp</w:t>
+              <w:t xml:space="preserve">Xème journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964665v1</w:t>
+                <w:t xml:space="preserve">hal-00964511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic instantiation of a structural leaf model from 3D scanner data: application to light interception computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des conditions de régénération naturelle du pin sylvestre en forêt mélangée chêne-pin de l'Orléanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Chambelland</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noémi N. Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International workshop on functional-structural plant model, Napier, NZL, 4-9 November 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.P6/1</w:t>
+              <w:t xml:space="preserve">"Reconstitution après tempête"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589662v1</w:t>
+                <w:t xml:space="preserve">hal-00964665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mélange d'essences est-il favorable à la diversité végétale ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+                <w:t xml:space="preserve">Automatic instantiation of a structural leaf model from 3D scanner data: application to light interception computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Regefor, Forêts mélangées : quels scénarios pour l'avenir ?, Champenoux, 26-28 juin 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.20</w:t>
+              <w:t xml:space="preserve">5th International workshop on functional-structural plant model, Napier, NZL, 4-9 November 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.P6/1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589666v1</w:t>
+                <w:t xml:space="preserve">hal-02589662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of light transmission under heterogeneous forest canopy: model description and validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David da Silva</w:t>
+                <w:t xml:space="preserve">Le mélange d'essences est-il favorable à la diversité végétale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.58, 1--4</w:t>
+              <w:t xml:space="preserve">Atelier Regefor, Forêts mélangées : quels scénarios pour l'avenir ?, Champenoux, 26-28 juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831822v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de recherche RFF/SNCF pour le développement de méthodes d'installation de ligneux respectueuses de l'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of light transmission under heterogeneous forest canopy: model description and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Sourisseau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence sur l'entretien des espaces verts, jardins, gazons, forêts, zones aquatiques et autres zones non agricoles, Avignon, France, 11-12 octobre 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.13</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.58, 1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589158v1</w:t>
+                <w:t xml:space="preserve">hal-00831822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of tree direct seeding in afforestation: the role of microclimate and resources availability induced by vegetation composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme de recherche RFF/SNCF pour le développement de méthodes d'installation de ligneux respectueuses de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Provendier</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vanlerberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Forest Vegetation Management, Corvallis, Oregon, USA June 20-24 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.20</w:t>
+              <w:t xml:space="preserve">1ère conférence sur l'entretien des espaces verts, jardins, gazons, forêts, zones aquatiques et autres zones non agricoles, Avignon, France, 11-12 octobre 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586382v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial forest restoration in the French Massif Central using alternative methods to control grass-induced competition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of tree direct seeding in afforestation: the role of microclimate and resources availability induced by vegetation composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Provendier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regenerating Moutain Forests international conference of the IUFRO units, Kloster Seeon, DEU, 12-16 september 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.43-44</w:t>
+              <w:t xml:space="preserve">5th International Conference on Forest Vegetation Management, Corvallis, Oregon, USA June 20-24 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583524v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics and mechanisms of crop tree competition by woody and herbaceous species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial forest restoration in the French Massif Central using alternative methods to control grass-induced competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Provendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.M. Zedaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International weed science congress, Southern African Weed Science Society and International Weed Science Society, Durban, ZAF, 20-24 June 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.1</w:t>
+              <w:t xml:space="preserve">Regenerating Moutain Forests international conference of the IUFRO units, Kloster Seeon, DEU, 12-16 september 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583064v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis: social and economic considerations in forest vegetation management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dynamics and mechanisms of crop tree competition by woody and herbaceous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Zedaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International conference on forest vegetation management (IFVMC), Nancy, June 17-22 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.6</w:t>
+              <w:t xml:space="preserve">4th International weed science congress, Southern African Weed Science Society and International Weed Science Society, Durban, ZAF, 20-24 June 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582841v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beech seedlings growth in the understorey of Scots pine stands as affected by competition for light, water and nutrients with the surrounding vegetation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis: social and economic considerations in forest vegetation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUSTMAN: Introduction of broadleaf species for sustainable forest management. International symposium, University of Ulm, Reisensburg, DEU, 24-26 November 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.1</w:t>
+              <w:t xml:space="preserve">4th International conference on forest vegetation management (IFVMC), Nancy, June 17-22 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583723v1</w:t>
+                <w:t xml:space="preserve">hal-02582841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical, environmental and economic challenges of forest vegetation management - 4th International Conference on Forest Vegetation Management - IFVMC4 - 17-21 June 2002, Nancy, France – Foreword</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beech seedlings growth in the understorey of Scots pine stands as affected by competition for light, water and nutrients with the surrounding vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picon Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Forest Vegetation Management. IFVMC4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, NANCY, France</w:t>
+              <w:t xml:space="preserve">SUSTMAN: Introduction of broadleaf species for sustainable forest management. International symposium, University of Ulm, Reisensburg, DEU, 24-26 November 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827094v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et efficience d'utilisation des ressources du pin sylvestre soumis à une concurrence herbacée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical, environmental and economic challenges of forest vegetation management - 4th International Conference on Forest Vegetation Management - IFVMC4 - 17-21 June 2002, Nancy, France – Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées d'écologie fonctionnelle, INRA-Université Henri Poincarré-CNRS-INPL-ENGREF, Nancy, 12-14 mars 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.124</w:t>
+              <w:t xml:space="preserve">4. International Conference on Forest Vegetation Management. IFVMC4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581418v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions bétail-végétation dans les systèmes sylvo-pastoraux en France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Croissance et efficience d'utilisation des ressources du pin sylvestre soumis à une concurrence herbacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picon Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche scientifique dans les écosystèmes sylvo-pastoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">5ème journées d'écologie fonctionnelle, INRA-Université Henri Poincarré-CNRS-INPL-ENGREF, Nancy, 12-14 mars 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829383v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison fonctionnelle de différents types de plantes sur les interactions arbre - végétation herbacée : application aux plantations forestières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Provendier</w:t>
+                <w:t xml:space="preserve">Interactions bétail-végétation dans les systèmes sylvo-pastoraux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Koerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées d'Ecologie Fonctionnelle, Nancy, 12-14 mars 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.1</w:t>
+              <w:t xml:space="preserve">Recherche scientifique dans les écosystèmes sylvo-pastoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581364v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen allocation and root architecture of young trees in response to competition by herbaceous species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison fonctionnelle de différents types de plantes sur les interactions arbre - végétation herbacée : application aux plantations forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Provendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Picon Cochard</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Koerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Dynamics of Physiological Processes in Woody Roots, Perth, AUS, 28 sept.-30 oct. 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">6èmes Journées d'Ecologie Fonctionnelle, Nancy, 12-14 mars 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581856v1</w:t>
+                <w:t xml:space="preserve">hal-02581364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de la biodiversité floristique lors des opérations de boisements</w:t>
+                <w:t xml:space="preserve">Nitrogen allocation and root architecture of young trees in response to competition by herbaceous species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picon Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité: séminaire de l'IFB, Paris, 28-29 avril 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.66-69</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Dynamics of Physiological Processes in Woody Roots, Perth, AUS, 28 sept.-30 oct. 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581858v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beech seedling development under Scots pine stands: management consequences of the competitive interactions between seedlings, ground vegetation and Scots pine trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration de la biodiversité floristique lors des opérations de boisements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reinecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO International Interdisciplinary Conference and Field Tour in Finland and Sweden, Université d'Helsinki, FIN, 8-17 Juin 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Finland. pp.1</w:t>
+              <w:t xml:space="preserve">Biodiversité: séminaire de l'IFB, Paris, 28-29 avril 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.66-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581519v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowing cover plants mixtures as a mean to control competitive vegetation in new forest plantations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Frochot</w:t>
+                <w:t xml:space="preserve">Beech seedling development under Scots pine stands: management consequences of the competitive interactions between seedlings, ground vegetation and Scots pine trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth international conference on forest vegetation management, Nancy, 17-21 June 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.421-423</w:t>
+              <w:t xml:space="preserve">IUFRO International Interdisciplinary Conference and Field Tour in Finland and Sweden, Université d'Helsinki, FIN, 8-17 Juin 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Finland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582640v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for water and light between beech seedlings and the surrounding vegetation in abandoned pastures colonised by woody species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Coll</w:t>
+                <w:t xml:space="preserve">Sowing cover plants mixtures as a mean to control competitive vegetation in new forest plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reinecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Koerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boulet Gercourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth international conference on forest vegetation management, Nancy, 17-21 June 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, France. pp.100-102</w:t>
+              <w:t xml:space="preserve">, 2002, France. pp.421-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582643v1</w:t>
+                <w:t xml:space="preserve">hal-02582640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting light transmission through canopies of larch stands (Larix sp.) in France and Belgium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition for water and light between beech seedlings and the surrounding vegetation in abandoned pastures colonised by woody species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Jouvie</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picon Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improvement of larch (Larix sp.) for better growth, stem form and wood quality, Gap, Auvergne et Limousin, 16-21 septembre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.340-349</w:t>
+              <w:t xml:space="preserve">Fourth international conference on forest vegetation management, Nancy, 17-21 June 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580892v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest restoration in the French Massif Central Mountains</w:t>
+                <w:t xml:space="preserve">Predicting light transmission through canopies of larch stands (Larix sp.) in France and Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jouvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO conference on restoration of boreal and temperate forests, Vejle, DNK, 29 avril- 3 mai 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Denmark. pp.58-59</w:t>
+              <w:t xml:space="preserve">Improvement of larch (Larix sp.) for better growth, stem form and wood quality, Gap, Auvergne et Limousin, 16-21 septembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.340-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580488v1</w:t>
+                <w:t xml:space="preserve">hal-02580892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understorey vegetation diversity, composition and cover according to light level under canopies of larch stands thinned with different intensities</w:t>
+                <w:t xml:space="preserve">Forest restoration in the French Massif Central Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Ruchaud</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth international conference on forest vegetation management, Nancy, 17-21 June 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.157-159</w:t>
+              <w:t xml:space="preserve">IUFRO conference on restoration of boreal and temperate forests, Vejle, DNK, 29 avril- 3 mai 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Denmark. pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582642v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A silvicultural decision support system for pure larch stands: helping managers to meet their goal</w:t>
               </w:r>
@@ -27563,2490 +27563,2598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using cover plants mixtures to favour tree establishment in afforestation: an alternative to repeated herbicides or mechanical vegetation controls?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understorey vegetation diversity, composition and cover according to light level under canopies of larch stands thinned with different intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth international conference on forest vegetation management, Nancy, 17-21 June 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, France. pp.233-235</w:t>
+              <w:t xml:space="preserve">, 2002, France. pp.157-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582641v1</w:t>
+                <w:t xml:space="preserve">hal-02582642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Always: a model to simulate the evolution of a silvopastoral plot according to soil, climate and management practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using cover plants mixtures to favour tree establishment in afforestation: an alternative to repeated herbicides or mechanical vegetation controls?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reinecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boulet Gercourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on silvopastoral systems: "Silvopastoral systems for restoration of degraded tropical pasture ecosystems", San Jose, CRI, 2-9 avril 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Costa Rica. pp.144-148</w:t>
+              <w:t xml:space="preserve">Fourth international conference on forest vegetation management, Nancy, 17-21 June 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.233-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579681v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why use agroforestry in European mountains?</w:t>
+                <w:t xml:space="preserve">Always: a model to simulate the evolution of a silvopastoral plot according to soil, climate and management practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Ruchaud</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IUFRO world congress: "Forests and society: the rôle of research", Kuala Lumpur, MYS, 7-12 août 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Malaysia</w:t>
+              <w:t xml:space="preserve">International symposium on silvopastoral systems: "Silvopastoral systems for restoration of degraded tropical pasture ecosystems", San Jose, CRI, 2-9 avril 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Costa Rica. pp.144-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579190v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree and grass root growth in an agroforestry system of wild cherries in pasture : space sharing and competition for water</w:t>
+                <w:t xml:space="preserve">Why use agroforestry in European mountains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.X. de Montard</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international symposium dynamics of physiological processes in woody roots, Nancy, 26-30 septembre 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France</w:t>
+              <w:t xml:space="preserve">21th IUFRO world congress: "Forests and society: the rôle of research", Kuala Lumpur, MYS, 7-12 août 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578599v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of widely spaced trees. A case study from young agroforestry plantations in France</w:t>
+                <w:t xml:space="preserve">Tree and grass root growth in an agroforestry system of wild cherries in pasture : space sharing and competition for water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupraz</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd international symposium dynamics of physiological processes in woody roots, Nancy, 26-30 septembre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770943v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétition pour l'azote entre arbre et herbe dans des plantations de noisetier (Corylus avellana L.) et de merisier (Prunus avium L.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of widely spaced trees. A case study from young agroforestry plantations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Drouot</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et forêts des agriculteurs, Clermont-Ferrand, 20-21 octobre 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. pp.73-94</w:t>
+              <w:t xml:space="preserve">Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578724v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMWAL: A structure-function model simulating single walnut tree growth according to climate and pruning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compétition pour l'azote entre arbre et herbe dans des plantations de noisetier (Corylus avellana L.) et de merisier (Prunus avium L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. de Montard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Bois et forêts des agriculteurs, Clermont-Ferrand, 20-21 octobre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.73-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771209v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for water between trees and grass in an agroforestry plot of young Prunus avium L.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIMWAL: A structure-function model simulating single walnut tree growth according to climate and pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cruiziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Forest Vegetation Management: Popular summaries Sault-Sainte-Marie Ontario, CAN, 24-28 août 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Canada. pp.176-178</w:t>
+              <w:t xml:space="preserve">2. International workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577534v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMWAL: a structure-function model simulating single walnut tree growth according to climate and pruning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition for water between trees and grass in an agroforestry plot of young Prunus avium L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. de Montard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Functional-Structural Tree models, Clermont-Ferrand, 12-15 October 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, France. pp.67-68</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Forest Vegetation Management: Popular summaries Sault-Sainte-Marie Ontario, CAN, 24-28 août 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Canada. pp.176-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577632v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Always : a biophysical plot based silvopastoral model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIMWAL: a structure-function model simulating single walnut tree growth according to climate and pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cruiziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, France. pp.391-394</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Functional-Structural Tree models, Clermont-Ferrand, 12-15 October 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576095v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the always silvopastoral simulation model across contrasting pedoclimatic conditions</w:t>
+                <w:t xml:space="preserve">Always : a biophysical plot based silvopastoral model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, France. pp.391-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765705v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des changements climatiques globaux sur l'agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en valeur et développement durable des zones de moyennes montagnes par l'agroforesterie : l'association arbre-herbe-animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Rivet</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">11ème congrés forestier mondial, Antalya, TUR, 13-22 October 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Turquie. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765401v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en valeur et développement durable des zones de moyennes montagnes par l'agroforesterie : l'association arbre-herbe-animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of the always silvopastoral simulation model across contrasting pedoclimatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Guitton</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrés forestier mondial, Antalya, TUR, 13-22 October 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Turquie. pp.6</w:t>
+              <w:t xml:space="preserve">Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576094v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved ventilated tree shelters as a key tool for innovative agroforestry practices in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupraz</w:t>
+                <w:t xml:space="preserve">Conséquences des changements climatiques globaux sur l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">P. Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766394v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do widely-spaced trees in agroforestry plantations grow satisfactorily ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved ventilated tree shelters as a key tool for innovative agroforestry practices in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766396v1</w:t>
+                <w:t xml:space="preserve">hal-02766394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved ventilated tree-shelters as a key tool for innovative agroforestry practices in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do widely-spaced trees in agroforestry plantations grow satisfactorily ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, France. pp.275-280</w:t>
+              <w:t xml:space="preserve">Atelier international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576097v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Always : a biophysical plot based silvopastoral model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved ventilated tree-shelters as a key tool for innovative agroforestry practices in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, France. pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766712v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do widely-spaced trees in agroforestry plantations grow satisfactorily ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Always : a biophysical plot based silvopastoral model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, France. pp.25-34</w:t>
+              <w:t xml:space="preserve">Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576089v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibility analysis of the Always silvopastoral simulation model across contrasting pedoclimatic conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do widely-spaced trees in agroforestry plantations grow satisfactorily ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Etienne</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, France. pp.395-400</w:t>
+              <w:t xml:space="preserve">, 1997, France. pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576096v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des changements climatiques globaux sur l'agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Delecolle</w:t>
+                <w:t xml:space="preserve">Sensibility analysis of the Always silvopastoral simulation model across contrasting pedoclimatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Rivet</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-chercheurs INRA en bioclimatologie, Le Croisic, 25-29 mars 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, France. pp.463-474</w:t>
+              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, France. pp.395-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575890v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition de la biomasse entre systèmes aérien et racinaire pour de jeunes noyers en tube-abris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences des changements climatiques globaux sur l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La racine et le système racinaire, Orléans, 6-7 avril 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, France. pp.91-95</w:t>
+              <w:t xml:space="preserve">Ecole-chercheurs INRA en bioclimatologie, Le Croisic, 25-29 mars 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, France. pp.463-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574144v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous use of biological and biochemical methods for characterization of bud dormancy: application to cold deprived peach trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Rageau</w:t>
+                <w:t xml:space="preserve">Répartition de la biomasse entre systèmes aérien et racinaire pour de jeunes noyers en tube-abris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Laroche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Bonhomme</w:t>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International symposium on plant dormancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1994, Corvallis, United States</w:t>
+              <w:t xml:space="preserve">La racine et le système racinaire, Orléans, 6-7 avril 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, France. pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775611v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches du repos d'une espèce tempérée, le pêcher, en région tropicale et perspectives de son contrôle rationnel</w:t>
+                <w:t xml:space="preserve">Simultaneous use of biological and biochemical methods for characterization of bud dormancy: application to cold deprived peach trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Parisot</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Dormances" 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1994, Gembloux, France</w:t>
+              <w:t xml:space="preserve">1. International symposium on plant dormancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, Corvallis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773435v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approches du repos d'une espèce tempérée, le pêcher, en région tropicale et perspectives de son contrôle rationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Dormances" 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1994, Gembloux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Greenhouse production of nectarines for early harvest in France : a cultivation system with shallow rest or no rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Rageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Universite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Forest Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02854776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30056,466 +30164,466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term experimental site in temperate oak-pin forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 20 ans de la Zone Atelier Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel AnaEE-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Sètes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - A long-term experimental site in temperate oak-pine forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AFORCE 2019 Forêt et changement climatique : accompagner la décision d'adaption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Montpellier, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of in situ light x soil N resource interaction on Quercus petraea seedlings mixed-grown with Molinia caerulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30534,113 +30642,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Restoring Forests: Regeneration and Ecosystem Function for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lund, Sweden. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia cespitosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30659,73 +30767,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of in situ light x soil N resource interaction on Quercus petraea seedlings mixed-grown with Molina caerulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30774,382 +30882,382 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Restoring Forests: Regeneration and Ecosystem Function for the Future - IUFRO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lund, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IUFRO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 p., 2017, 3rd Restoring Forests: Regeneration and Ecosystem Function for the Future</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating survival strategy of regenerating youg beech (Fagus sylvatica L.) under low light condition through integrative modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jate Sathornkich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FSPMA 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 p., 2016, FSPMA 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “SFEcologie 2016”, Société française d’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation par la disponibilité en ressources des interactions entre semis de chêne, ronce et chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31164,552 +31272,552 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoveg 12, Dynamiques des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating survival strategy of regenerating young beech (Fagus sylvatica L.) under low light condition through integrative modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jate Sathornkich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du réseau AnaEE France (Analyses et Expérimentations sur les Ecosystèmes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Toulouse, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pin sylvestre : besoins de froids, besoins de chaleur et modélisation de la phénologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA UMR PIAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135 p., 2015, Colloque francophone Phénologie 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pin sylvestre : besoins de froid, besoins de chaleur et modélisation de la phénologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31738,73 +31846,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. pp.109-110, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purple moor grass induces a rapid decrease of photosynthesis in young oak after forest clear-cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31859,73 +31967,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 134 p., 2015, International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interactions azote x eau du sol dans les rapports de compétition entre plantes, application à la régénération de jeunes plants de Chêne en compétition avec la Molinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31967,337 +32075,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupement De Recherche (GDR) 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France. pp.2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest management adaptation to climate change. A cornelian dilemna between drought resistance and soil macro-detritivore functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First annual meeting of the COST Action Biolink (belowground biodiversity)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Reading, United Kingdom. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional-scale response of earthworm assemblages to forest tree density experimental manipulation across a stand age gradient of sessile oak forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Earthworm Ecology (ISEE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Athens, United States. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the interaction between waterlogging and drought a worsening factor in oak (Quercus petraea and Quercus robur) decline?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mellisho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32312,462 +32420,462 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural and human-assisted adaptation of forests to climatic constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orléans, France. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Regefor, La gestion de la fertilité de sols est-elle à un tournant?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest stand density management effect on soil detritivores faunal assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th INTECOL Congress: Ecology: Into the next 100 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, London, United Kingdom. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree effect on soil biota – Response to long-term forest tree density manipulation across a stand age gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th INTECOL Congress, Ecology: Into the next 100 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, London, United Kingdom. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest water budget is affected by stand composition and tree density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32775,218 +32883,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Seigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the interaction between waterlogging and drought responsible for oak decline in Allier, Central France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette F. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and dendrometric relationships of stone pine (Pinus pinea L.) planted in the coastal dunes of North Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Adili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32995,231 +33103,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. El Aouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Mediterranean pines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Avignon, France. pp.105-105, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gestion des forêts pour la préservation de la ressource en eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Seigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Forum Résonat / Dream pour une gestion durable des ressources naturelles : Eaux, Sols, Forêts et Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Orléans, France. pp.2, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between under- and over-storeys, consequences to design silvicultures adapted to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33235,194 +33343,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII IUFRO World Congress, Forests for the Future: Sustaining Society and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. International Forestry Review, 12 (5), pp.63-63, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of growth and development of beech seedlings growing in different light environments using PIAF-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jate Sathornkich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore DeJong and David Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 250 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between under- and over-storeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33438,353 +33546,353 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests for the future: sustaining society and the environment.XXIII IUFRO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. John A. Parrotta and Mary A. Carr, International Forestry Review, 12 (5), 518 p., 2010, Forests for the future: sustaining society and the environment XXIII IUFRO World Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions multi-strates en forêt : conséquences pour la conception de sylvicultures adaptées aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.296-296, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperate deciduous forests research network: adaptation of the beech family (Fagaceae) to a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallae Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Stanturf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiko Terazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Sagheb-Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests for the future: sustaining society and the environment. XXIII IUFRO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Seoul, South Korea. John A. Parrotta and Mary A. Carr, International Forestry Review, 12 (5), 2010, International Forestry Review</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of growth and development of beech seedlings growing in different light environments using PIAF-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jate Sathornkich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Donès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, United States. University of California, pp.250-250, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33794,401 +33902,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilan hydrique des peuplements forestiers. Etat des connaissances scientifiques et techniques - Implications pour la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RMT Aforce, pp.190, 2016, 978-2-916525-35-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ganteaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jappiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest vegetation management in Europe: current practice and future requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Willoughby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S Bentsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mac Carthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Claridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European co-operation in science and technology (COST) Office, 156 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis on forest vegetation management in Europe. Current practice and future requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian I. Willoughby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -34210,257 +34318,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niclas Scott N. S. Bentsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick N. Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny J. Claridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">COST Office, 156 pp, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'éclairement au sol dans les peuplements forestiers réguliers et relations avec leurs caractéristiques dendrométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sonohat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jouvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 p., 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme recherche développement de systèmes agroforestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34468,51 +34576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité de pilotage du programme agroforestier, pp.51, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34522,539 +34630,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest restoration in the French Massif Central Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Stanturf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restoration of Boreal and Temperate Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.337-354, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qui profite la baisse de densité des forêts de plaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique, changement global : 55 résultats de recherche au service des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irstea, pp.56-57, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe van Lerberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis on forest vegetation management in Europe. Current practice and future requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST Office, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest vegetation management: France (chap.4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Lerberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest vegetation management in Europe: current practice and future requirements, Willoughby, I. (coord), Balandier, P. (coord), Bentsen, N.S. (coord), Mac Carthy, N. (coord), Claridge, J. (coord)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European co-operation in science and technology (COST) Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 33 - p. 42, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root competition for water between trees and grass in a silvopastoral plot of 10 year old Prunus avium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Basis of Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2008, 978-1-4200-4327-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root competition for water between trees and grass in a silvopastoral plot of 10 year old Prunus avium: chap. 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35063,123 +35171,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Batish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Kohli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological basis of agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.253-270, 2008, 13 978-1420043273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition pour l'azote entre arbre et herbe dans des plantations de noisetier (Corylus avellana L.)et de merisier (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35188,97 +35296,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Drouot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35288,51 +35396,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche expérimentale sur le chêne en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35341,161 +35449,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RReShar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest restoration in the French Massif Central Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35524,51 +35632,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restoration of Boreal and Temperate Forests, J. Stanturf and P. Madsen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.355-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35578,156 +35686,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des chênaies de la région Centre Val De Loire au changement de climat -C 4 Rapport de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO. 2022, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention de recherche 2016-2018 ONF / Irstea Nogent-sur-Vernisson - Tranche 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35736,238 +35844,238 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2019, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention de recherche 2016-2018 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'application de sylvicultures dynamiques sur la biodiversité floristique du sous-bois en forêt : les apports d'un réseau d'expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35980,195 +36088,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire régional du fonctionnement des forêts mélangées dans le contexte des changements globaux : Dispositif expérimental OPTMix. Rapport final de la convention Région Centre-Val de Loire - Irstea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention de recherche 2015 ONF / Irstea Nogent-sur-Vernisson sur la croissance et la production des forêts mélangées : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -36177,414 +36285,414 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baffoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention de recherche 2011-2014 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2013-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Seigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l'intensité des prélèvements forestiers sur la biodiversité. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la vulnérabilité des chênaies aux contraintes hydriques dans un contexte de changement climatique. Conséquences sur la gestion des peuplements. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention de recherche 2011-2014 ONF/Irstea Nogent sur Vernisson. Rapport de la tranche 2011-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36626,113 +36734,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et production des forêts mélangées. Rapport final de la convention de recherche 2010 ONF/Cemagref Nogent sur Vernisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36748,73 +36856,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases d'une gestion durable des forêts mélangées : écophysiologie, croissance et démogénétique des espèces constitutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -36823,230 +36931,230 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases d'une gestion durable des forêts mélangées: écophysiologie, croissance et démogénétique des espèces constitutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin E. Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin E. Dreyer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différentes modalités de reconstitution de la forêt après tempête en Auvergne dans une perspective de gestion durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Provendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -37068,393 +37176,393 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Landré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de la biodiversité floristique lors des opérations de boisements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Reinecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différentes modalités de reconstitution de la forêt en feuillus après la tempête de 1999. Compte rendu technique : rapport d`activité de l`année 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Provendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Landré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a European larch wood chain: fourth annual report : individual progress reports for the period from 01.07.01 to 30.09.02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2003, pp.102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et développement du hêtre dans les espaces en cours de colonisation par les ligneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -37506,73 +37614,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'éclairement au sol dans les peuplements forestiers réguliers et relations avec leurs caractéristiques dendrométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Sonohat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -37581,116 +37689,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Varlet Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différentes modalités de reconstitution de la forêt après tempête en Auvergne dans une perspective de gestion durable : gestion de la végétation et alternatives à l'utilisation d'herbicides en plantation forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Provendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -37699,191 +37807,191 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable de la végétation dans les espaces de moyenne montagne en cours de colonisation par les ligneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2002, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'éclairement au sol dans les peuplements forestiers et modélisation en fonction de leurs caractéristiques dendrométriques : rapport d'avancement du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Sonohat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -37892,971 +38000,971 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Varlet Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a European larch wood chain: third annual report: individual progress reports for the period from 01.07.00 to 30.06.01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a European larch wood chain: individual progress report for the period from 01.07.98 to 30.06.99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Héois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de la bille de pied en culture d'arbres à bois précieux : modéliser les relations structure-fonction pour simuler la taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier technique pour la mise en place d'une plantation forestière : culture d'arbres pour la production de bois d'oeuvre en prairie pâturée par des ovins ou des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative agricultural land-use with fast growing trees. Photographic record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AIR--CT920134, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille de formation des arbres précieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1996, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de la bille de pied en culture d'arbres à bois précieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1996, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantation de feuillus précieux en prairie pâturée chez des propriétaires privés : résultats d'essais et contexte technico-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1995, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités agroforestières de six essences (feuillus précieux et mélèze) pour le Nord Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1995, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38866,114 +38974,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude dynamique de la croissance et du développement des bourgeons de quelques cultivars de pêcher cultivés à diverses altitudes sous le climat tropical de l'île de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02852332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId798"/>
+      <w:footerReference w:type="default" r:id="rId800"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -39120,51 +39228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Javoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Adamik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01306-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Geris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Penna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6129-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Franco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plac043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13934" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120584" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithila Unkule" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01126-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01505-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Noyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Helluy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107856" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03077010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Claessens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04473-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03077544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.09.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breysse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.03.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audouard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helluy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tiscar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candel P&#233;rez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estrany" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holveck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2186-010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel E. Lucas-Borja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Candel-P&#233;rez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A. Garc&#237;a Morote" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Onkelinx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. T&#237;scar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0550-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bartsch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0937-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0510-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gobin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seigner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601231v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269265v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12440" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ligot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kneeshaw" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58172" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599783v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claessens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2013-0494" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599519v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mackels" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lehaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598604v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Adili" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. El Aouni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001277v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casella" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiewitt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cps066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di El Aouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpt005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi R. Pilon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Revaillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn Kuhn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1371-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190299v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599293v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayolle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.050" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828845v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0139-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597400v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Provendier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597399v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Six" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642817v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.10.034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dodet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45209" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpr005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Jean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0403-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0VVMHBX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964764v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick N. Mccarthy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Scott N. S. Bentsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian I. Willoughby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0429-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBKBSJCK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504405v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009041" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964513v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Frochot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Sourisseau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.01.032" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TD2SW9S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dreyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884147v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964798v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. All&#233;grini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Jay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590839v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590197v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allegrini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964734v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007076" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454479v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Chambelland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dassot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Don&#232;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08051" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964788v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Provendier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008028" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964824v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Barbier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.038" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-186BP6B2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883397v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454471v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becquey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18150" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585334v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964712v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189268v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589202v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Giuliani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589078v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giuliani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586848v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Miller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Reynolds" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zedaker" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpi056" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189187v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sonohat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-006-0049-3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C837F16C9815C2251A93A31C82E22F8034F22CB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587456v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picon Cochard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0379-2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588029v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586622v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883860v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475749v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Provendier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582847v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgill" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583724v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883798v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ruchaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004061" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677006v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wagner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581859v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675858v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003099" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581857v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581619v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024863408559" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA6039169C8A9C904DCC1B736EB27C3D48ACF646/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883731v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003051" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580489v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580495v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruchaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580490v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Majot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580894v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pauwels" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189624v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883362v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000143" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578469v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577997v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696868v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577804v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889769v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697671v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026480028915" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8G10J4X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443405v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5535" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576091v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696718v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574145v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guitton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476055v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701805v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quignot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Parisot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707269v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhomme" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719832v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Rageau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universite" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882547v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rageau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368646v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chantreuil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414610v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154556v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901477v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608284v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608282v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608283v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606744v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couteau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606553v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608790v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605215v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795276v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Sathornkich" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605213v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605214v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605261v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600828v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas Borja" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Garcia Morote" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Rubio Caballero" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600705v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600723v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600704v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964739v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Le Texier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599560v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598856v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gobin R." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598858v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964686v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina B. Adili" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di M. H. El Aouni" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah S. Garchi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596508v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mc Carthy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Willoughby" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bentsen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596509v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiewitt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189487v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Trabelsi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001391v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Casella" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kiewitt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis L. Coll" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189516v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chevallier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nebout" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596069v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596322v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nebout" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coste" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596989v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189530v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Mc Carthy" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Willoughby" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Scott Bentsen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964840v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Nebout" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753713v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964628v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964771v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593468v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Madsen" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Stanturf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolte" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terazawa" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sagheb Talebi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594126v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964810v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468644v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frochot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sourisseau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964621v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964547v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964835v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468649v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adili" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garchi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964570v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964475v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Dodet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468731v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468830v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468732v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468648v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592125v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964789v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964743v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468643v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590770v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964770v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964598v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590399v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590474v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590874v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189396v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964848v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwana&#235;l G. Philippe" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757466v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lancelle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964549v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964511v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964665v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi N. Gaudio" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589662v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambelland" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589666v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589158v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sourisseau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanlerberghe" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernollin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586382v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583524v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583064v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582841v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Newton" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583723v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827094v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581418v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutknecht" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829383v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581364v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Koerner" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581856v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581858v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charnet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reinecke" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581519v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582640v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet Gercourt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582643v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580892v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jouvie" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580488v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582642v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lampin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580891v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rondeux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582641v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579681v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579190v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578599v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770943v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578724v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Montard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Drouot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771209v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577534v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577632v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576095v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765705v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765401v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576094v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766394v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766396v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576097v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766712v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576089v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576096v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575890v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574144v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agrech" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775611v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Laroche" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendraud" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773435v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854776v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414749v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaintreuil" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414771v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607485v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383581.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605217v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605216v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269446v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602223v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600707v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600706v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601018v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellisho" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599561v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gattin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599562v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597078v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597401v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595610v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594128v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593467v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753658v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsciences.ucdavis.edu/symposium/2010/fspm/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751581v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593469v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189418v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallae Madsen" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Stanturf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Terazawa" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sagheb-Talebi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594457v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605196v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468013v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S Bentsen" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mac Carthy" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claridge" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964664v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny J. Claridge" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190887v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonohat" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600589v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meloni" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602208v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602975v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189346v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van Lerberghe" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493141v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michalet" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Lerberghe" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/317864.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189283v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Montard" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589854v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Batish" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kohli" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842711v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844919v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268594v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583806v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703204v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609418v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605011v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pau" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606848v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601951v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600965v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600697v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599807v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597734v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596080v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591333v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964512v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Cordonnier" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586414v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581251v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582839v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paillat" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581350v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourlon" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581522v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582837v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet Grancher" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581160v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581353v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cochard" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debain" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581257v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580444v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578486v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577834v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601695v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baud" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837365v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601698v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575583v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacquet" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578306v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574146v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852332v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Javoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Adamik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01306-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Geris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Penna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6129-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Franco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plac043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithila Unkule" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01126-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01505-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Noyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Helluy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107856" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03077010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Claessens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04473-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02523144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03077544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D. Schlichting" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200697" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.09.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breysse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.03.039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audouard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helluy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tiscar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candel P&#233;rez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estrany" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holveck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2186-010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel E. Lucas-Borja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Candel-P&#233;rez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A. Garc&#237;a Morote" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Onkelinx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. T&#237;scar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0550-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bartsch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0937-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0510-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gobin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seigner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12440" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601231v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ligot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kneeshaw" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58172" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599783v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claessens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2013-0494" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599519v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mackels" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lehaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598604v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Adili" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. El Aouni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001277v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casella" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiewitt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cps066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di El Aouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpt005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi R. Pilon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Revaillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn Kuhn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1371-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190299v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599293v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayolle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.050" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828845v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0139-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597400v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Provendier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597399v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Six" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642817v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.10.034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dodet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45209" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpr005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Jean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0403-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0VVMHBX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964764v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick N. Mccarthy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Scott N. S. Bentsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian I. Willoughby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0429-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBKBSJCK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504405v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009041" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964513v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Frochot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Sourisseau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.01.032" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TD2SW9S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dreyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884147v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964798v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. All&#233;grini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Jay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454479v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Chambelland" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dassot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Don&#232;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08051" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590839v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590197v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allegrini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964734v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007076" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964788v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Provendier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008028" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964824v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Barbier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.038" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-186BP6B2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883397v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454471v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becquey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18150" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964712v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585334v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189268v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589202v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Giuliani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589078v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giuliani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586848v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Miller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Reynolds" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zedaker" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpi056" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189187v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sonohat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-006-0049-3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C837F16C9815C2251A93A31C82E22F8034F22CB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587456v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picon Cochard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0379-2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588029v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landr&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586622v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883860v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475749v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Provendier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583724v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582847v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgill" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883798v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ruchaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004061" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677006v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wagner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581859v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675858v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003099" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581857v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581619v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024863408559" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA6039169C8A9C904DCC1B736EB27C3D48ACF646/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883731v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003051" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580489v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580495v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruchaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580490v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Majot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580894v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pauwels" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189624v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883362v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000143" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578469v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577997v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696868v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577804v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889769v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697671v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026480028915" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8G10J4X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443405v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5535" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576091v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696718v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574145v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guitton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476055v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701805v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quignot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rageau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Parisot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707269v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhomme" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882547v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rageau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719832v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Rageau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universite" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05594966v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Moulin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368646v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chantreuil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414610v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154556v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901477v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608284v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608282v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608283v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606744v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couteau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606553v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608790v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605215v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795276v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Sathornkich" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605214v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605213v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605261v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600828v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas Borja" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Garcia Morote" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Rubio Caballero" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600723v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600704v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964739v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Le Texier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599560v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598856v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gobin R." TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598858v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964686v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina B. Adili" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di M. H. El Aouni" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah S. Garchi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596508v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mc Carthy" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Willoughby" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bentsen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596509v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiewitt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189487v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Trabelsi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001391v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Casella" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kiewitt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis L. Coll" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596069v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189516v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chevallier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nebout" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596322v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nebout" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coste" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596989v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189530v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Mc Carthy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Willoughby" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Scott Bentsen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964840v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Nebout" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753713v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964628v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964771v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593468v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Madsen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Stanturf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolte" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terazawa" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sagheb Talebi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594126v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964810v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468644v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frochot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sourisseau" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964621v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964547v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964570v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964475v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Dodet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468731v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964835v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468649v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adili" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garchi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468830v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468732v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592125v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468648v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964789v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964743v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468643v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590770v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964770v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964598v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590399v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590474v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590874v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189396v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964848v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwana&#235;l G. Philippe" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757466v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lancelle" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964549v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964511v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964665v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi N. Gaudio" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589662v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambelland" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589666v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589158v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sourisseau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanlerberghe" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernollin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586382v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583524v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583064v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582841v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Newton" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583723v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827094v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581418v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutknecht" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829383v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581364v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Koerner" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581856v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581858v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charnet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reinecke" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581519v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582640v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet Gercourt" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582643v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580892v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jouvie" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580488v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580891v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rondeux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582642v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lampin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582641v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579681v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579190v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578599v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770943v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578724v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Montard" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Drouot" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771209v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577534v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577632v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576095v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576094v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765705v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765401v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766394v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766396v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576097v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766712v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576089v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576096v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575890v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574144v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agrech" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775611v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Laroche" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendraud" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773435v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854776v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414749v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaintreuil" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414771v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607485v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383581.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605217v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605216v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269446v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602223v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600707v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600706v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601018v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellisho" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599561v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gattin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599562v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597078v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597401v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595610v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594128v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593467v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753658v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsciences.ucdavis.edu/symposium/2010/fspm/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751581v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593469v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189418v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallae Madsen" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Stanturf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Terazawa" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sagheb-Talebi" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594457v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605196v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468013v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S Bentsen" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mac Carthy" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claridge" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964664v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny J. Claridge" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190887v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonohat" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600589v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meloni" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602208v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602975v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189346v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van Lerberghe" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493141v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michalet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Lerberghe" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/317864.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189283v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Montard" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589854v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Batish" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kohli" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842711v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844919v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268594v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583806v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703204v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609418v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605011v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pau" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606848v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601951v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600965v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600697v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599807v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597734v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596080v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591333v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964512v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Cordonnier" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586414v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581251v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582839v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paillat" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581350v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourlon" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581522v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582837v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet Grancher" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581160v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581353v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cochard" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debain" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581257v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580444v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578486v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577834v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601695v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baud" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837365v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601698v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575583v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacquet" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578306v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574146v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852332v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>