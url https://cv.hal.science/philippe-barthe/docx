--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -153,5285 +153,5285 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zymoseptoria tritici proteins structurally related to UmV-KP4 and UmV-KP6 are toxic to fungi, and define novel structural families of fungal effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mammri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The structural landscape and diversity of Pyricularia oryzae MAX effectors revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lahfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine De Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Raji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 13C and 15N backbone and side-chain resonance assignments of the human oncogenic protein NCYM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mouhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuma Nakatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumiaki Kono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitaka Hippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuhito Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (1), pp.65-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12104-024-10169-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural landscape and diversity of Pyricularia oryzae MAX effectors revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lahfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barthe</w:t>
+                <w:t xml:space="preserve">Stella Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (5), pp.e1012176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C and 15N backbone and side-chain resonance assignments of ∆∆BmSA1, the surface antigen of Babesia microti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does a Similar 3D Structure Mean a Similar Folding Pathway? The Presence of a C-Terminal α-Helical Extension in the 3D Structure of MAX60 Drastically Changes the Folding Pathway Described for Other MAX-Effectors from Magnaporthe oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lahfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mouhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine De de Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kroj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-023-10144-4⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (16), pp.6068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28166068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706648v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a Similar 3D Structure Mean a Similar Folding Pathway? The Presence of a C-Terminal α-Helical Extension in the 3D Structure of MAX60 Drastically Changes the Folding Pathway Described for Other MAX-Effectors from Magnaporthe oryzae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">1H, 13C and 15N backbone and side-chain resonance assignments of ∆∆BmSA1, the surface antigen of Babesia microti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mouhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Pissarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28166068⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.217-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-023-10144-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234553v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 13C, 15 N backbone and side-chain NMR assignments for three MAX effectors from Magnaporthe oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lahfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Pissarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (2), pp.305-309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12104-022-10095-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and Chemical Unfolding of an α-Helical Bundle Protein: The GH2 Domain of the Protein Adaptor GIPC1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Comparative Assessment of NMR Probes for the Experimental Description of Protein Folding Pathways with High-Pressure NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent van Deuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin-Shan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léa Mammri</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Anne Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10070656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22073597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03190349v1</w:t>
+                <w:t xml:space="preserve">hal-03472234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Assessment of NMR Probes for the Experimental Description of Protein Folding Pathways with High-Pressure NMR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure and Chemical Unfolding of an α-Helical Bundle Protein: The GH2 Domain of the Protein Adaptor GIPC1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin-Shan Yang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Anne Royer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente J Planelles-Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tillatte-Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mammri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology10070656⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.3597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472234v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining High-Pressure Perturbation with NMR Spectroscopy for a Structural and Dynamical Characterization of Protein Folding Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Herrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (23), pp.5551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25235551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding of the Ig-Like Domain of the Dengue Virus Envelope Protein Analyzed by High-Hydrostatic-Pressure NMR at a Residue-Level Resolution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interplay of Protein Disorder in Retinoic Acid Receptor Heterodimer and Its Corepressor Regulates Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago N Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhay Boulahtouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.1270-1285.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2019.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom9080309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472289v1</w:t>
+                <w:t xml:space="preserve">hal-03078485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Protein Disorder in Retinoic Acid Receptor Heterodimer and Its Corepressor Regulates Gene Expression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Folding of the Ig-Like Domain of the Dengue Virus Envelope Protein Analyzed by High-Hydrostatic-Pressure NMR at a Residue-Level Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomonori Saotome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjiri Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin-Shan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhay Boulahtouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom9080309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2019.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03078485v1</w:t>
+                <w:t xml:space="preserve">hal-03472289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein kinase B controls Mycobacterium tuberculosis growth via phosphorylation of the transcriptional regulator Lsr2 at threonine 112</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawther Alqaseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obolbek Turapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heena Jagatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique de Visch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112 (6), pp.1847-1862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mmi.14398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tumor-Imaging Method Targeting Cancer-Associated Fibroblasts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Debus</w:t>
+                <w:t xml:space="preserve">Monitoring Unfolding of Titin I27 Single and Bi Domain with High-Pressure NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Herrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Altmann</w:t>
+                <w:t xml:space="preserve">Marisa Vanheusden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deguillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mammri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.118.210435⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (2), pp.341 - 352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472295v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Unfolding of Titin I27 Single and Bi Domain with High-Pressure NMR Spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tumor-Imaging Method Targeting Cancer-Associated Fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Deguillen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Mammri</w:t>
+                <w:t xml:space="preserve">Anastasia Loktev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (9), pp.1423-1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.118.210435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842448v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The external PASTA domain of the essential serine/threonine protein kinase PknB regulates mycobacterial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obolbek Turapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Loraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mcfeely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (7), pp.150025. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.150025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence between Euler angle conventions for the description of tensorial interactions in liquid NMR: application to different software programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cohen-Gonsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Déméné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (3), pp.305-311. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-013-9790-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Disulfide-Constrained Miniprotein with Striking Tumor-Binding Specificity Developed by Ribosome Display</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">1H, 15N and 13C Backbone resonance assignments of a conformational mutant of the adhesion protein ∆-Bd37 from Babesia divergens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annette Altmann</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Murciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Schetters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gorenflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.241-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-012-9418-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201304603⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03472301v1</w:t>
+                <w:t xml:space="preserve">hal-03472309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 15N and 13C Backbone resonance assignments of a conformational mutant of the adhesion protein ∆-Bd37 from Babesia divergens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Disulfide-Constrained Miniprotein with Striking Tumor-Binding Specificity Developed by Ribosome Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Zoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Markert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephane Delbecq</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Hebling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-012-9418-6⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (45), pp.11760-11764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201304603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472309v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavities determine the pressure unfolding of proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Norberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (18), pp.6945-6950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1200915109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Phage Display and Molecular Grafting Generates Highly Specific Tumor-Targeting Miniproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Zoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Markert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenye Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilko Weichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (52), pp.13136-13139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201203857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structure of PknB Extracellular PASTA Domain from Mycobacterium tuberculosis Suggests a Ligand-Dependent Kinase Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Mukamolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cohen-Gonsaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (5), pp.606-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.str.2010.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the C12A-p8MTCP1 protein internal motions using fast spectral density mapping at multiple magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (4-5), pp.530-540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2007.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Cassiicolin, a Host-selective Protein Toxin from Corynespora cassiicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 367 (1), pp.89-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2006.11.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases structurales de l'inhibition de la kinase Akt (PKB) par le peptide inhibiteur Akt-in : une étude RMN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">DYNAMOF : un programme pour l'analyse dynamique de données de relaxation obtenues à champs magnétiques multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.439-444. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.503-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03472329v1</w:t>
+                <w:t xml:space="preserve">hal-03472326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMOF : un programme pour l'analyse dynamique de données de relaxation obtenues à champs magnétiques multiples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bases structurales de l'inhibition de la kinase Akt (PKB) par le peptide inhibiteur Akt-in : une étude RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.503-513. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.439-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03472326v1</w:t>
+                <w:t xml:space="preserve">hal-03472329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of a resuscitation-promoting factor domain from Mycobacterium tuberculosis shows homology to lysozymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cohen-Gonsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (3), pp.270-273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Basis for the Co-activation of Protein Kinase B by T-cell Leukemia-1 (TCL1) Family Proto-oncoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayuki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (34), pp.35890-35902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M400364200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Structure and Backbone Dynamics of the Pleckstrin Homology Domain of the Human Protein Kinase B (PKB/Akt). Interaction with Inositol Phosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Augé-Sénégas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayuki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (2), pp.137-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000013836.62154.c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un peptide amphiphile en « faisceaux d'hélices »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Letter to the Editor: 1H, 15N, and 13C chemical shift assignments of the resuscitation promoting factor domain of Rv1009 from Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cohen-Gonsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Labesse</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Driscoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Keep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (3), pp.373-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-004-3466-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2003.09.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03472348v1</w:t>
+                <w:t xml:space="preserve">hal-03472340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor: 1H, 15N, and 13C chemical shift assignments of the resuscitation promoting factor domain of Rv1009 from Mycobacterium tuberculosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Conception d'un peptide amphiphile en « faisceaux d'hélices »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cohen-Gonsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Keep</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Aldrian-Herrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chavanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Labesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-004-3466-x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3-4), pp.249-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2003.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472340v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure refinement of flexible proteins using dipolar couplings: application to the protein p8MTCP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Déméné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ducat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (1), pp.47-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/a:1013821123201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helix motion in protein C12A-p8MTCP1: Comparison of molecular dynamics simulations and multifield NMR relaxation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Déméné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23 (16), pp.1577-1586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcc.10114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the folding and unfolding reactions of a small β-barrel protein of novel topology, the MTCP1 oncogene product P13 1 1Edited by C. R. Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 312 (1), pp.247-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jmbi.2001.4928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRE: predicting the spatial proximity of protein residues from 3D NOESY-HSQC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Analysis of Multifield 15 N Relaxation Parameters in Proteins: Determination of 15 N Chemical Shift Anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Delsuc</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002140000217⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 123 (19), pp.4567-4576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0038676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03472378v1</w:t>
+                <w:t xml:space="preserve">hal-03472382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Multifield 15 N Relaxation Parameters in Proteins: Determination of 15 N Chemical Shift Anisotropies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">FIRE: predicting the spatial proximity of protein residues from 3D NOESY-HSQC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Malliavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Roumestand</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delsuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0038676⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 106 (1-2), pp.91-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002140000217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03472382v1</w:t>
+                <w:t xml:space="preserve">hal-03472378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and NMR solution structure of an α-helical hairpin stapled with two disulfide bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9 (5), pp.942-955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1110/ps.9.5.942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two well-defined motifs in the cAMP-dependent protein kinase inhibitor (PKIα) correlate with inhibitory and nuclear export function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Parello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 8 (3), pp.545-553. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.8.3.545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined solution structure and backbone dynamics of 15N-labeled C12A-p8MTCP1 studied by NMR relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chiche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 15 (4), pp.271-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/a:1008336418418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03472401v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-04236508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5449,103 +5449,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure determination and ab initio prediction provide new insights into the diversity of Magnaporthe oryzae MAX effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lahfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine de Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Biophysics Congress (EBSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Stockholm, Sweden</w:t>
@@ -5664,51 +5664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F8AE9A9"/>
+    <w:nsid w:val="FCD1C65A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5895,51 +5895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-barthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4282-6604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265155142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Nakatani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Kono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Hippo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-024-10169-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-023-10144-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De de Guillen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28166068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente J Planelles-Herrero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tillatte-Tripodi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mammri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Deuren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Shan Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Anne Royer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070656" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235551" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Saotome" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiri Kulkarni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9080309" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03078485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Cordeiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Alqaseer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obolbek Turapov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Jagatia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Visch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Loktev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Debus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Altmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.118.210435" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vanheusden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deguillen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Loraine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jenkins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcfeely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.150025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cohen-Gonsaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9790-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TBL860Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zoller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Markert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hebling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3472DAE7E0C0920562C68BACA708381624FEF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Murciano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Schetters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gorenflot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delbecq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-012-9418-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Norberto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumestand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200915109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilko Weichert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203857" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T2BBXHQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Mukamolova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2010.02.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R7V40L2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Noguchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201WVX2V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L24G26L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Henderson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ward" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb905" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Royer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400364200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aug&#233;-S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000013836.62154.c2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4E95E10FF6ACE0DE3459605564DD3511A54B36B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian-Herrada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.09.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WT4148P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Driscoll" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Keep" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-004-3466-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472372v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1013821123201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1C4FXBD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10114" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNR7VL37-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472375v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guignard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4928" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SKMGCJ1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malliavin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delsuc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140000217" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C2EEBB987BD45CDD92F67EE49BD2E6345803486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0038676" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFLH0SGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.9.5.942" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hauer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Taylor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Parello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.8.3.545" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008336418418" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LL1X5L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-barthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4282-6604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265155142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mammri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Nakatani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Kono" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Hippo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-024-10169-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De de Guillen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28166068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbecq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-023-10144-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Deuren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Shan Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Anne Royer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070656" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente J Planelles-Herrero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tillatte-Tripodi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073597" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235551" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03078485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Cordeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472289v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Saotome" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiri Kulkarni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9080309" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Alqaseer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obolbek Turapov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Jagatia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Visch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14398" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vanheusden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deguillen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.06.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Loktev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Debus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Altmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.118.210435" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Loraine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jenkins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcfeely" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.150025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cohen-Gonsaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9790-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TBL860Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Murciano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Schetters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gorenflot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delbecq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-012-9418-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zoller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Markert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hebling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304603" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3472DAE7E0C0920562C68BACA708381624FEF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Norberto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumestand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200915109" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Zhao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilko Weichert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203857" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T2BBXHQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Mukamolova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2010.02.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472320v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R7V40L2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L24G26L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Noguchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201WVX2V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472337v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Henderson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ward" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb905" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Royer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400364200" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aug&#233;-S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000013836.62154.c2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4E95E10FF6ACE0DE3459605564DD3511A54B36B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Driscoll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Keep" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-004-3466-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian-Herrada" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.09.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WT4148P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1013821123201" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1C4FXBD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472355v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNR7VL37-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guignard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4928" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SKMGCJ1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0038676" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFLH0SGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malliavin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delsuc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140000217" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C2EEBB987BD45CDD92F67EE49BD2E6345803486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.9.5.942" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hauer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Taylor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Parello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.8.3.545" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008336418418" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LL1X5L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>