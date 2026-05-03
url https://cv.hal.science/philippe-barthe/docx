--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -153,5285 +153,5285 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1H, 13C and 15N backbone and side-chain resonance assignments of the human oncogenic protein NCYM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mouhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Nakatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiaki Kono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Hippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuhito Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-024-10169-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The structural landscape and diversity of Pyricularia oryzae MAX effectors revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lahfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Raji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (5), pp.e1012176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1H, 13C and 15N backbone and side-chain resonance assignments of ∆∆BmSA1, the surface antigen of Babesia microti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mouhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Pissarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.217-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-023-10144-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does a Similar 3D Structure Mean a Similar Folding Pathway? The Presence of a C-Terminal α-Helical Extension in the 3D Structure of MAX60 Drastically Changes the Folding Pathway Described for Other MAX-Effectors from Magnaporthe oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lahfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mouhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine De de Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kroj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (16), pp.6068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28166068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1H, 13C, 15 N backbone and side-chain NMR assignments for three MAX effectors from Magnaporthe oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lahfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Pissarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Raji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.305-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-022-10095-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Assessment of NMR Probes for the Experimental Description of Protein Folding Pathways with High-Pressure NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent van Deuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin-Shan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Anne Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10070656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressure and Chemical Unfolding of an α-Helical Bundle Protein: The GH2 Domain of the Protein Adaptor GIPC1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente J Planelles-Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tillatte-Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mammri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.3597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining High-Pressure Perturbation with NMR Spectroscopy for a Structural and Dynamical Characterization of Protein Folding Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Herrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (23), pp.5551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25235551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein kinase B controls Mycobacterium tuberculosis growth via phosphorylation of the transcriptional regulator Lsr2 at threonine 112</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Alqaseer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obolbek Turapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heena Jagatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique de Visch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (6), pp.1847-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay of Protein Disorder in Retinoic Acid Receptor Heterodimer and Its Corepressor Regulates Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago N Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhay Boulahtouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.1270-1285.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2019.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folding of the Ig-Like Domain of the Dengue Virus Envelope Protein Analyzed by High-Hydrostatic-Pressure NMR at a Residue-Level Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomonori Saotome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjiri Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin-Shan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom9080309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring Unfolding of Titin I27 Single and Bi Domain with High-Pressure NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Herrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Vanheusden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deguillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mammri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (2), pp.341 - 352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tumor-Imaging Method Targeting Cancer-Associated Fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Loktev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (9), pp.1423-1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.118.210435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The external PASTA domain of the essential serine/threonine protein kinase PknB regulates mycobacterial growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obolbek Turapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Loraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mcfeely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (7), pp.150025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.150025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivalence between Euler angle conventions for the description of tensorial interactions in liquid NMR: application to different software programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cohen-Gonsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Déméné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (3), pp.305-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-013-9790-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Disulfide-Constrained Miniprotein with Striking Tumor-Binding Specificity Developed by Ribosome Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Zoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Markert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Hebling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (45), pp.11760-11764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201304603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1H, 15N and 13C Backbone resonance assignments of a conformational mutant of the adhesion protein ∆-Bd37 from Babesia divergens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Murciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Schetters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gorenflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.241-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-012-9418-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavities determine the pressure unfolding of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Norberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (18), pp.6945-6950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1200915109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of Phage Display and Molecular Grafting Generates Highly Specific Tumor-Targeting Miniproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Zoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Markert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenye Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilko Weichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (52), pp.13136-13139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201203857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Structure of PknB Extracellular PASTA Domain from Mycobacterium tuberculosis Suggests a Ligand-Dependent Kinase Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Mukamolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cohen-Gonsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (5), pp.606-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2010.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the C12A-p8MTCP1 protein internal motions using fast spectral density mapping at multiple magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4-5), pp.530-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Analysis of Cassiicolin, a Host-selective Protein Toxin from Corynespora cassiicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 367 (1), pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2006.11.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bases structurales de l'inhibition de la kinase Akt (PKB) par le peptide inhibiteur Akt-in : une étude RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.439-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DYNAMOF : un programme pour l'analyse dynamique de données de relaxation obtenues à champs magnétiques multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.503-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The structure of a resuscitation-promoting factor domain from Mycobacterium tuberculosis shows homology to lysozymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cohen-Gonsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (3), pp.270-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Basis for the Co-activation of Protein Kinase B by T-cell Leukemia-1 (TCL1) Family Proto-oncoproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (34), pp.35890-35902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M400364200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution Structure and Backbone Dynamics of the Pleckstrin Homology Domain of the Human Protein Kinase B (PKB/Akt). Interaction with Inositol Phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Augé-Sénégas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (2), pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000013836.62154.c2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'un peptide amphiphile en « faisceaux d'hélices »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cohen-Gonsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Aldrian-Herrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chavanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Labesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3-4), pp.249-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2003.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letter to the Editor: 1H, 15N, and 13C chemical shift assignments of the resuscitation promoting factor domain of Rv1009 from Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cohen-Gonsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Driscoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Keep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (3), pp.373-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-004-3466-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure refinement of flexible proteins using dipolar couplings: application to the protein p8MTCP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Déméné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1013821123201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helix motion in protein C12A-p8MTCP1: Comparison of molecular dynamics simulations and multifield NMR relaxation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Déméné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (16), pp.1577-1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.10114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comprehensive Analysis of Multifield 15 N Relaxation Parameters in Proteins: Determination of 15 N Chemical Shift Anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 123 (19), pp.4567-4576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0038676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIRE: predicting the spatial proximity of protein residues from 3D NOESY-HSQC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Malliavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 106 (1-2), pp.91-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002140000217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the folding and unfolding reactions of a small β-barrel protein of novel topology, the MTCP1 oncogene product P13 1 1Edited by C. R. Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 312 (1), pp.247-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.2001.4928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and NMR solution structure of an α-helical hairpin stapled with two disulfide bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9 (5), pp.942-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.9.5.942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two well-defined motifs in the cAMP-dependent protein kinase inhibitor (PKIα) correlate with inhibitory and nuclear export function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Parello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8 (3), pp.545-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.8.3.545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refined solution structure and backbone dynamics of 15N-labeled C12A-p8MTCP1 studied by NMR relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15 (4), pp.271-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1008336418418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zymoseptoria tritici proteins structurally related to UmV-KP4 and UmV-KP6 are toxic to fungi, and define novel structural families of fungal effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine de Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mammri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural landscape and diversity of Pyricularia oryzae MAX effectors revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lahfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine De Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236508v1</w:t>
-              </w:r>
-[...4986 lines deleted...]
-                <w:t xml:space="preserve">hal-03472401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5449,103 +5449,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure determination and ab initio prediction provide new insights into the diversity of Magnaporthe oryzae MAX effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lahfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine de Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Biophysics Congress (EBSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Stockholm, Sweden</w:t>
@@ -5664,51 +5664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCD1C65A"/>
+    <w:nsid w:val="3EBCD15A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5895,51 +5895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-barthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4282-6604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265155142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mammri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Nakatani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Kono" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Hippo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-024-10169-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De de Guillen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28166068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbecq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-023-10144-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Deuren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Shan Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Anne Royer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070656" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente J Planelles-Herrero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tillatte-Tripodi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073597" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235551" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03078485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Cordeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472289v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Saotome" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiri Kulkarni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9080309" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Alqaseer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obolbek Turapov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Jagatia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Visch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14398" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vanheusden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deguillen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.06.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Loktev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Debus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Altmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.118.210435" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Loraine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jenkins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcfeely" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.150025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cohen-Gonsaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9790-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TBL860Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Murciano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Schetters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gorenflot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delbecq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-012-9418-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zoller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Markert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hebling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304603" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3472DAE7E0C0920562C68BACA708381624FEF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Norberto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumestand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200915109" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Zhao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilko Weichert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203857" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T2BBXHQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Mukamolova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2010.02.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472320v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R7V40L2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L24G26L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Noguchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201WVX2V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472337v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Henderson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ward" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb905" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Royer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400364200" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aug&#233;-S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000013836.62154.c2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4E95E10FF6ACE0DE3459605564DD3511A54B36B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Driscoll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Keep" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-004-3466-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian-Herrada" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.09.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WT4148P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1013821123201" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1C4FXBD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472355v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNR7VL37-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guignard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4928" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SKMGCJ1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0038676" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFLH0SGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malliavin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delsuc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140000217" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C2EEBB987BD45CDD92F67EE49BD2E6345803486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.9.5.942" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hauer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Taylor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Parello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.8.3.545" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008336418418" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LL1X5L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-barthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4282-6604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265155142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Nakatani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Kono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Hippo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-024-10169-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-023-10144-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De de Guillen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28166068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Deuren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Shan Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Anne Royer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente J Planelles-Herrero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tillatte-Tripodi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mammri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235551" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Alqaseer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obolbek Turapov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Jagatia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Visch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14398" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03078485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Cordeiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.05.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Saotome" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiri Kulkarni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9080309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vanheusden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deguillen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.06.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Loktev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Debus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Altmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.118.210435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Loraine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jenkins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcfeely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.150025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cohen-Gonsaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9790-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TBL860Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zoller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Markert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hebling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3472DAE7E0C0920562C68BACA708381624FEF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Murciano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Schetters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gorenflot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delbecq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-012-9418-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Norberto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumestand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200915109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilko Weichert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203857" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T2BBXHQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Mukamolova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2010.02.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R7V40L2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Noguchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201WVX2V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L24G26L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Henderson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ward" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb905" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Royer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400364200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aug&#233;-S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000013836.62154.c2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4E95E10FF6ACE0DE3459605564DD3511A54B36B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian-Herrada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.09.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WT4148P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Driscoll" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Keep" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-004-3466-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472372v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1013821123201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1C4FXBD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10114" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNR7VL37-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0038676" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFLH0SGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malliavin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delsuc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140000217" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C2EEBB987BD45CDD92F67EE49BD2E6345803486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guignard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4928" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SKMGCJ1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.9.5.942" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hauer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Taylor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Parello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.8.3.545" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008336418418" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LL1X5L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>