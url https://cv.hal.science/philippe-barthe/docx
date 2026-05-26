--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1238,429 +1238,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase B controls Mycobacterium tuberculosis growth via phosphorylation of the transcriptional regulator Lsr2 at threonine 112</w:t>
+                <w:t xml:space="preserve">Interplay of Protein Disorder in Retinoic Acid Receptor Heterodimer and Its Corepressor Regulates Gene Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawther Alqaseer</w:t>
+                <w:t xml:space="preserve">Tiago N Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obolbek Turapov</w:t>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique de Visch</w:t>
+                <w:t xml:space="preserve">Abdelhay Boulahtouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 112 (6), pp.1847-1862. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.1270-1285.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.14398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363543v1</w:t>
+                <w:t xml:space="preserve">hal-03078485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Protein Disorder in Retinoic Acid Receptor Heterodimer and Its Corepressor Regulates Gene Expression</w:t>
+                <w:t xml:space="preserve">Folding of the Ig-Like Domain of the Dengue Virus Envelope Protein Analyzed by High-Hydrostatic-Pressure NMR at a Residue-Level Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago N Cordeiro</w:t>
+                <w:t xml:space="preserve">Tomonori Saotome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+                <w:t xml:space="preserve">Maxime Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Germain</w:t>
+                <w:t xml:space="preserve">Manjiri Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin-Shan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhay Boulahtouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom9080309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078485v1</w:t>
+                <w:t xml:space="preserve">hal-03472289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding of the Ig-Like Domain of the Dengue Virus Envelope Protein Analyzed by High-Hydrostatic-Pressure NMR at a Residue-Level Resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein kinase B controls Mycobacterium tuberculosis growth via phosphorylation of the transcriptional regulator Lsr2 at threonine 112</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Alqaseer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomonori Saotome</w:t>
+                <w:t xml:space="preserve">Obolbek Turapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Doret</w:t>
+                <w:t xml:space="preserve">Heena Jagatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manjiri Kulkarni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barthe</w:t>
+                <w:t xml:space="preserve">Angélique de Visch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (8), pp.309. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (6), pp.1847-1862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom9080309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472289v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Unfolding of Titin I27 Single and Bi Domain with High-Pressure NMR Spectroscopy</w:t>
               </w:r>
@@ -1914,51 +1914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The external PASTA domain of the essential serine/threonine protein kinase PknB regulates mycobacterial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obolbek Turapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Loraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4363,414 +4363,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Multifield 15 N Relaxation Parameters in Proteins: Determination of 15 N Chemical Shift Anisotropies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the folding and unfolding reactions of a small β-barrel protein of novel topology, the MTCP1 oncogene product P13 1 1Edited by C. R. Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Canet</w:t>
+                <w:t xml:space="preserve">Mireille Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Roumestand</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 123 (19), pp.4567-4576. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 312 (1), pp.247-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0038676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.2001.4928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472382v1</w:t>
+                <w:t xml:space="preserve">hal-03472375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRE: predicting the spatial proximity of protein residues from 3D NOESY-HSQC</w:t>
+                <w:t xml:space="preserve">A Comprehensive Analysis of Multifield 15 N Relaxation Parameters in Proteins: Determination of 15 N Chemical Shift Anisotropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Malliavin</w:t>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delsuc</w:t>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 106 (1-2), pp.91-97. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 123 (19), pp.4567-4576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002140000217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja0038676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472378v1</w:t>
+                <w:t xml:space="preserve">hal-03472382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the folding and unfolding reactions of a small β-barrel protein of novel topology, the MTCP1 oncogene product P13 1 1Edited by C. R. Matthews</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FIRE: predicting the spatial proximity of protein residues from 3D NOESY-HSQC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Boyer</w:t>
+                <w:t xml:space="preserve">T. Malliavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guignard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Royer</w:t>
+                <w:t xml:space="preserve">M. Delsuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 312 (1), pp.247-259. </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 106 (1-2), pp.91-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmbi.2001.4928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002140000217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472375v1</w:t>
+                <w:t xml:space="preserve">hal-03472378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and NMR solution structure of an α-helical hairpin stapled with two disulfide bridges</w:t>
               </w:r>
@@ -5664,51 +5664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EBCD15A"/>
+    <w:nsid w:val="36C7C372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5895,51 +5895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-barthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4282-6604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265155142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Nakatani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Kono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Hippo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-024-10169-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-023-10144-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De de Guillen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28166068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Deuren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Shan Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Anne Royer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente J Planelles-Herrero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tillatte-Tripodi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mammri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235551" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Alqaseer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obolbek Turapov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Jagatia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Visch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14398" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03078485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Cordeiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.05.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Saotome" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiri Kulkarni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9080309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vanheusden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deguillen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.06.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Loktev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Debus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Altmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.118.210435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Loraine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jenkins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcfeely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.150025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cohen-Gonsaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9790-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TBL860Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zoller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Markert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hebling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3472DAE7E0C0920562C68BACA708381624FEF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Murciano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Schetters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gorenflot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delbecq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-012-9418-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Norberto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumestand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200915109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilko Weichert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203857" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T2BBXHQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Mukamolova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2010.02.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R7V40L2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Noguchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201WVX2V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L24G26L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Henderson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ward" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb905" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Royer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400364200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aug&#233;-S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000013836.62154.c2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4E95E10FF6ACE0DE3459605564DD3511A54B36B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian-Herrada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.09.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WT4148P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Driscoll" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Keep" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-004-3466-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472372v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1013821123201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1C4FXBD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10114" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNR7VL37-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0038676" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFLH0SGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malliavin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delsuc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140000217" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C2EEBB987BD45CDD92F67EE49BD2E6345803486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guignard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4928" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SKMGCJ1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.9.5.942" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hauer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Taylor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Parello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.8.3.545" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008336418418" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LL1X5L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-barthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4282-6604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265155142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Nakatani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Kono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Hippo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-024-10169-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-023-10144-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De de Guillen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28166068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Deuren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Shan Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Anne Royer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente J Planelles-Herrero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tillatte-Tripodi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mammri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Herrada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25235551" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03078485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Cordeiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Saotome" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiri Kulkarni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9080309" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Alqaseer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obolbek Turapov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Jagatia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Visch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vanheusden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deguillen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.06.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Loktev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Debus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Altmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.118.210435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Loraine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jenkins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcfeely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.150025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cohen-Gonsaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9790-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TBL860Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zoller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Markert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hebling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3472DAE7E0C0920562C68BACA708381624FEF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Murciano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Schetters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gorenflot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delbecq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-012-9418-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Norberto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumestand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200915109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilko Weichert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203857" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T2BBXHQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Mukamolova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2010.02.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R7V40L2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Noguchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201WVX2V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L24G26L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Henderson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ward" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb905" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Royer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400364200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aug&#233;-S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000013836.62154.c2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4E95E10FF6ACE0DE3459605564DD3511A54B36B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian-Herrada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.09.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WT4148P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Driscoll" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Keep" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-004-3466-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472372v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1013821123201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1C4FXBD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10114" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNR7VL37-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472375v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guignard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4928" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SKMGCJ1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472382v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0038676" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFLH0SGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472378v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malliavin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delsuc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140000217" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C2EEBB987BD45CDD92F67EE49BD2E6345803486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.9.5.942" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hauer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Taylor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Parello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.8.3.545" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008336418418" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LL1X5L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>